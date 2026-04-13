--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -10,632 +10,1236 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="395">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Maria Joana Pires Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_01-2026_-_expansao_da_cobertura_de_telefonia_e_internet_em_bairros_desassistidos_de_pouso_alto._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_01-2026_-_expansao_da_cobertura_de_telefonia_e_internet_em_bairros_desassistidos_de_pouso_alto._-_joana.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a adesão e articulação junto à Anatel para a implementação do Projeto Sandbox Regulatório, visando a expansão da cobertura de telefonia e internet em bairros desassistidos de Pouso Alto.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_02-2026_-_parques_infantis_distrito_de_santana_do_capivari._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_02-2026_-_parques_infantis_distrito_de_santana_do_capivari._-_joana.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a criação e instalação de Parques Infantis Sensoriais Inclusivos na sede do Munícipio, no Distrito de Santana do Capivari re nas Escolas Municipais.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Janette Fátima Russano Mancilha Neri</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_03-2026_-_revisao_e_manutencao_de_ponte_no_bairro_chacara._-_janette.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_03-2026_-_revisao_e_manutencao_de_ponte_no_bairro_chacara._-_janette.pdf</t>
   </si>
   <si>
     <t>Solicita revisão e manutenção de ponte no bairro Chácara.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_04-2026_-_solicita_intervencoes_na_avenida_haroldorussano._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_04-2026_-_solicita_intervencoes_na_avenida_haroldorussano._-_joana.pdf</t>
   </si>
   <si>
     <t>Solicita intervenções estruturais na Avenida Haroldo Russano.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_05-2026_-_instalacao_de_lixeiras._-__joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_05-2026_-_instalacao_de_lixeiras._-__joana.pdf</t>
   </si>
   <si>
     <t>Reitera a solicitação para instalação de lixeiras em praças e vias públicas de Pouso Alto e Distrito de Santana do Capivari, bem como a construção de abrigos de lixo fechados na zona rural.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_06-2026_-_reparo_na_rede_de_esgoto_da_rua_ismar_augusto_da_silva_bairro_nova_esperanca._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_06-2026_-_reparo_na_rede_de_esgoto_da_rua_ismar_augusto_da_silva_bairro_nova_esperanca._-_joana.pdf</t>
   </si>
   <si>
     <t>Solicita reparo na rede de esgoto da Rua Ismar Augusto da silva, nº 77, Bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_07-2026_-_solicita_rocada_manutencao_e_reforma_da_ponte_do_bairro_capetinga._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_07-2026_-_solicita_rocada_manutencao_e_reforma_da_ponte_do_bairro_capetinga._-_joana.pdf</t>
   </si>
   <si>
     <t>Solicita roçada, manutenção e reforma da ponte do Bairro Capetinga.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_08-2026_-_solicita_rocada_e_manutencao_da_estrada_dos_bairros_campo_alegre_cachoeirinha_e_ribeirao._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_08-2026_-_solicita_rocada_e_manutencao_da_estrada_dos_bairros_campo_alegre_cachoeirinha_e_ribeirao._-_joana.pdf</t>
   </si>
   <si>
     <t>Solicita roçada e manutenção da estrada dos bairros Campo Alegre, Cachoeirinha e Ribeirão.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_09-2026_-_solicita_a_execucao_de_servicos_de_limpeza_instalacao_de_corrimao_e_melhoria_na_iluminacao_publica_da_travessa_gabriel_de_souza_rangel._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_09-2026_-_solicita_a_execucao_de_servicos_de_limpeza_instalacao_de_corrimao_e_melhoria_na_iluminacao_publica_da_travessa_gabriel_de_souza_rangel._-_joana.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de serviços de limpeza, instalação de corrimão e melhoria na iluminação pública da Travessa Gabriel de Souza Rangel.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_10-2026_-_solicita_complemento_de_calcamento_de_trecho_no_bairro_chacara._-__joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_10-2026_-_solicita_complemento_de_calcamento_de_trecho_no_bairro_chacara._-__joana.pdf</t>
   </si>
   <si>
     <t>Solicita complemento de calçamento de trecho no Bairro Chácara.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_11-2026_-_solicita_o_servico_de_rocada_no_campinho_e_a_retirada_de_entulhos_nas_vias_do_bairro_nova_esperanca._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_11-2026_-_solicita_o_servico_de_rocada_no_campinho_e_a_retirada_de_entulhos_nas_vias_do_bairro_nova_esperanca._-_joana.pdf</t>
   </si>
   <si>
     <t>Solicita o serviço de roçada no campinho e a retirada de entulhos nas vias do bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/indicacao_12-2026_-_reordenamento_do_transito_e_implantacao_de_estacionamento_diagonal_no_loteamento_terras_altas._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/indicacao_12-2026_-_reordenamento_do_transito_e_implantacao_de_estacionamento_diagonal_no_loteamento_terras_altas._-_joana.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico de viabiliade para reordenamento de trânsito e implantação de estacionamento diagonal no Loteamento Terras Altas.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Adriano Monteiro Chagas</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_13-2026_-_melhoria_nas_redes_de_esgoto._-_adriano..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_13-2026_-_melhoria_nas_redes_de_esgoto._-_adriano..pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na rede de esgoto que envolve aas ruas Ismar Augusto, dos Ypês e Beija-Flor no bairro Nova esperança.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_14-2026_-_regularizacao_para_pagamentos_de_retroativos._-_adriano..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_14-2026_-_regularizacao_para_pagamentos_de_retroativos._-_adriano..pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a regularização através de projeto de lei para pagamentos retroativos de triênio, quinquênio, licença-prêmio e regularizar contagem de tempo ao quadro de pessoal dos servidores públicos municipais de Pouso Alto.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cláudio José Viana</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_15-2026_-_sugere_ao_poder_executivo_municipal_a_reforma_da_guarita_localizada_em_frente_ao_armazem_chagas._-_claudio_viana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_15-2026_-_sugere_ao_poder_executivo_municipal_a_reforma_da_guarita_localizada_em_frente_ao_armazem_chagas._-_claudio_viana.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a reforma da guarita localizada em frente ao Armazém Chagas.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_16-2026_-_pintura_do_posto_de_saude_do_bairro_taboao_-_claudio_viana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_16-2026_-_pintura_do_posto_de_saude_do_bairro_taboao_-_claudio_viana.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a pintura do posto de saúde do bairro Taboão.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_17-2026_-_conclusao_da_troca_do_calcamento_da_avenida_haroldo_russano._-_claudio_viana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_17-2026_-_conclusao_da_troca_do_calcamento_da_avenida_haroldo_russano._-_claudio_viana.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a conclusão da troca do calçamento da Avenida Haroldo Russano.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_18-2026_-_solicita_instalacao_de_placas_..._-_adriano.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_18-2026_-_solicita_instalacao_de_placas_..._-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placas de identificação para as travessas Vereador Gabriel de Souza  Rangel e Travessa Cônego Francisco Pedro Ferreira.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao_19-2026_-_manutencao_de_bueiro_na_rua_maria_julia_..._-_adriano.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao_19-2026_-_manutencao_de_bueiro_na_rua_maria_julia_..._-_adriano.pdf</t>
   </si>
   <si>
     <t>Solicita e indica manutenção de bueiro na rua Maria Júlia no bairro Vila Cornelinho próximo ao radar.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/indicacao_20-2026_-_repasse_de_dinheiro_arrecadadao_no_carnaval_antecipado_-_adriano.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/indicacao_21-2026_-_coleta_seletiva_-_joana.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal que repasse o dinheiro arrecadado com o aluguel do espaço das barracas do Carnaval Antecipado para as entidades sem fins lucrativos do município.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao_21-2025_-_coleta_seletiva_-_joana_assinado.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao_21-2026_-_coleta_seletiva_-_joana.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a Implantação do Programa Municipal de Coleta Seletiva, Reestruturação da Unidade de Triagem e Apoio à Criação da Associação de Catadores de Materiais Recicláveis de Pouso Alto.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/indicacao_22-2026_-_repasse_integral_de_receitas_carnafolia_2026..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/indicacao_22-2026_-_repasse_integral_de_receitas_carnafolia_2026..pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal o repasse integral de receitas do carnafolia 2026 a entidades sociassistenciais</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/indicacao_23-2026_-_adesao_ao_sistema_nacional_de_seguranca_alimentar_e_nutricional_sisan._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/indicacao_23-2026_-_adesao_ao_sistema_nacional_de_seguranca_alimentar_e_nutricional_sisan._-_joana.pdf</t>
   </si>
   <si>
     <t>Sugere a adesão do Município de Pouso Alto ao Sistema Nacional de Segurança Alimentar e Nutricional (SISAN).</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao_24-2026_-_programa_municipal_de_apoio_ao_credito_rural_-_plano_safra._-_maria_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao_24-2026_-_programa_municipal_de_apoio_ao_credito_rural_-_plano_safra._-_maria_joana.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação do "Programa municipal de Apoio ao Crédito Rural - Plano Safra."</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_25-2026_-_descentralizacao_dos_canais_de_comunicacao_via_whatsapp__-_maria_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_25-2026_-_descentralizacao_dos_canais_de_comunicacao_via_whatsapp__-_maria_joana.pdf</t>
   </si>
   <si>
     <t>Indica descentralização dos canais de comunicação via Whatsapp e disponibilização de aparelhos/números institucionais por setor."</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_26-2026_-_programa_nacional_de_credito_fundiario_pnfc_..._joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_26-2026_-_programa_nacional_de_credito_fundiario_pnfc_..._joana.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a implementação de um programa de apoio técnico e administrativo para facilitar o acesso de produtores rurais ao Programa Nacional de Crédito Fundiário (PNCF) e outras linhas de crédito agrícola.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_27-2026_-_reparo_em_rede_de_esgoto.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_27-2026_-_reparo_em_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicita reparo emergencial em rede de esgoto e recuperação de via pública, na Rua Serafim Cícero da Silva, defronte ao nº 57.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_28-2026_-_regularizacao_fundiaria_-_adriano.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_28-2026_-_regularizacao_fundiaria_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a regularização fundiária de residências construídas em terrenos peretencentes á Prefeitura Municipal de Pouso Alto.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_29-2026_-_subvencao_social_a_radio_anchieta_-_adriano.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_29-2026_-_subvencao_social_a_radio_anchieta_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a Concessão de Subvenção Social à Associação Comunitária Artística e Cultural - Rádio Anchieta, visando ao apoio à cultura, à cidadania e á educação no município.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1201/indicacao_30-2026_-__reajuste_aos_servidores_-_adriano.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1201/indicacao_30-2026_-__reajuste_aos_servidores_-_adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a concessão de reajuste de 11,93% aos servidores públicos municipais ativos e inativos e aos profissionais do Programa Saúde da Família, excetuando os cargos de Procurador Jurídico e Assessor jurídico.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_31-2026_-_estudo_da_possibilidade_da_majoracao_do_valor_pago_a_titulo_de_vale-alimentacao..._-__adriano.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_31-2026_-_estudo_da_possibilidade_da_majoracao_do_valor_pago_a_titulo_de_vale-alimentacao..._-__adriano.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através do setor competente, o estudo da possibilidade da majoração do valor pago a título de vale-alimentação aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_32-2026_-_odicina_de_redacao__-_joana.pdf</t>
-[...2 lines deleted...]
-    <t>Reitera a necessidade de realização da "Oficina de Redação Preparatória para o ENEM", por meio da escola do Legislativo, para o ano letivo de 2026.'</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_32-2026_-_oficina_de_redacao__-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Reitera a necessidade de realização da "Oficina de Redação Preparatória para o ENEM", por meio da Escola do Legislativo, para o ano letivo de 2026.'</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_33-2026_-_planetario_-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_33-2026_-_planetario_-_joana.pdf</t>
   </si>
   <si>
     <t>Reitera a indicação para a contratação do Projeto Planetário Móvel para as Escolas Municipais durante o mês das crianças, pela Mesa Diretora, através de recursos da Escola do Legislativo."</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_34-2026_-_execucao_de_acoes_urgentes_de_combate_a_pernilongos_e_ao_mosquito_aedes_aegypti._-_joana.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_34-2026_-_execucao_de_acoes_urgentes_de_combate_a_pernilongos_e_ao_mosquito_aedes_aegypti._-_joana.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de ações urgentes de combate a pernilongos a ao mosquito Aedes aegypti no município de Pouso Alto.</t>
   </si>
   <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1220/indicacao_35-2026_-_manutencao_de_portal_na_entrada_da_avenida_fernando_petronilho._-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a manutenção de portal na entrada da Avenida Fernando Petronilho.</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1221/indicacao_36-2026_-_reparo_estrutural_na_farmacia_basica_municipal._-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita com urgência obras de reparo estrutural na Farmácia Básica Municipal."</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1215/indicacao_37-2026_-_calcamento_parte_dos_bairros_boa_vista_e_sengo._-_claudio_passos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal o calçamento de parte dos bairros Boa Vista e Sengó.</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Cláudio Ferreira dos Passos</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1217/indicacao_38-2026_-_calcamento_bairro_triangulo_-_claudio_passos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal o calçamento de parte do bairro Triângulo.</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_39-2025_-_instalacao_de_iluminacao_solar_no_bairro_campainha._-_claudio_passos.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a instalação de iluminação solar no bairro Campainha.</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao_40-2026_-_estudo_tecnico_de_engenharia_-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal estudo técnico de engenharia hidráulica e redimensionamento das galerias pluviais na Travessa David Nunes de Oliveira.</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1226/indicacao_41-2026_-_implantacao_de_bacias_de_infiltracao_no_bairro_florentino._-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo a implantação de bacias de infiltração no bairro Florentino.</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_42-2026_-_intervencao_junto_aos_orgaos_estadual_e_federal__-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal intervenção junto aos órgãos estadual e federal para realização de operação tapa-buracos em trechos das rodovias BR-354 e MG-350.</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1228/indicacao_43-2026_-_manutencao_patrolamento_e_cascalhamento_na_estrda_do_bairro_sengo._-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a manutenção, patrolamento e cascalhamento na estrada do Bairro Sengó.</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1229/indicacao_44-2026_-_mutirao_de_limpeza_-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal realização de mutirão de limpeza em áreas institucionais da Prefeitura e intensificação de fiscalização de lotes em situação de abandono no Município.</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1230/indicacao_45-2026_-_recuperacao_e_manutencao_da_estrada_vicinal_do_bairro_pessegueiro._-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal a recuperação e manutenção da estrada vicinal do bairro Pessegueiro.</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1231/indicacao_46-2026_-_servicos_de_manutencao_na_rua_baldoino_lemes_de_paula._-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal serviços de manutenção na Rua Baldoino Lemes de Paula, no Centro.</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao_47-2026_-manutencao_na_rua_roberto_de_aguiar_vilela._-_joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Executivo Municipal serviços de manutenção na rua Roberto de Aguiar Vilela, no Loteamento Terras Altas.</t>
+  </si>
+  <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao_48-2026_-_fornecimento_de_equipamentos_de_protecao_individual_..._-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal o fornecimento de Equipamentos de Proteção Individual (EPI's) aos funcionários públicos como uniformes, protetor solar, repelentes.</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao_49-2026_-_substituicao_das_lampadas_antigas_por_led_-_nova_esperanca_-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a substituição das lâmpadas antigas por LED em todo bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao_50-2026_-_indica_ao_executivo_municipal_utilizar_o_espaco_da_estacao_de_tratamento_de_agua_eta_...bairro_nova_speranca_-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal utilizar o espaço da Estação de Tratamento de Água (ETA) desativada em prol do lazer para a comunidade do bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1237/indicacao_51-2026_-_convenio_drogarias_-_janette.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a celebração de convênio com as redes Droga Rede e Drogarias Ultrapopular para concessão de benefícios aos servidores públicos do município de Pouso Alto.</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1238/indicacao_52-2026_-_que_faca_a_retirada_de_galinhas_ou_qualquer_outro_animal_que_transite_dentro_do_cemiterio_municipal._-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que faça a retirada da galinhas ou qualquer outro animal que transite dentro do Cemitério Municipal.</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao_61-2026_-_vistoria_manutencao_reparos_e_restauros_nos_bens_imoveis_..._joana.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal a realização de um mutirão de vistorias, manutenções, reparos e restauros nos bens imóveis tombados e inventariados do_x000D_
+Município de Pouso Alto, bem como a atualização do levantamento de bens com potencial valor histórico.</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1242/indicacao_62-2026_-_palono_de_cargos_carreiras_e_vencimentos_..._joana.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Executivo Municipal que institua no Plano de Cargos, Carreira e Vencimentos a "Gratificação Trintenária" aos servidores públicos municipais de Pouso Alto.</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1243/indicacao_63-2026_-_programa_de_recuperacao_fiscal_refis..._joana.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Excelentíssimo Senhor Prefeito Municipal a elaboração e o envio a esta Casa de Leis de um Projeto de Lei que institua o Programa de Recuperação Fiscal (REFIS) para o exercício de 2026.</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Paulo Sérgio da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1244/indicacao_64-2026_-_substituicao_das_lampadas_antigas_por_led_nas_ruas_comendador_pinto_dias_e_helio_dalessandro_sarmento..._paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a substituição das lâmpadas antigas por LED nas ruas Comendador Pinto Dias e Hélio D'Alessandro Sarmento, no bairro Chácara.</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Paulo Sérgio da Silva, Adriano Monteiro Chagas</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1245/indicacao_65-2026_-_que_utilize_a_area_do_campinho_do_bairro_nova_esperanca_para_construcao_de_casas_populares..._paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que utilize a área do campinho do bairro Nova Esperança para construção de casas populares.</t>
+  </si>
+  <si>
+    <t>1261</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1261/indicacao_66-2026_-_expansao_do_projeto_100_led_e_instalacao_de_novo_ponto_de_iluminacao_na_rua_joaquim_lucio_nogueirabairro_jardim_mesquita..._joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita expansão do ‘Projeto 100% LED’ e instalação de novo ponto de iluminação na Rua Joaquim Lúcio Nogueira, bairro Jardim Mesquita.</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1246/indicacao_67-2026_-_campanha_municipal_de_conscientizacao_sobre_a_importancia_da_emissao_de_nota_fiscal_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de campanha municipal de conscientização sobre a importância da emissão de nota fiscal, com foco no programa "Nota Fiscal Mineira" e na transição para o IVA Dual (Reforma Tributária).</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1247/indicacao_68-2026_-_indica_ao_executivo_municipal__a_rocada_do_calcamento_do_bairro_coura..._adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a roçada do calçamento do bairro Coura.</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1248/indicacao_69-2026_-_substituicao_das_lampadas_antigas_por_led_bairros_varzea_dos_lopes_e_jardim_mesquita..._-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a substituição das lâmpadas antigas por LED em todo território dos bairros Várzea dos Lopes e Jardim Mesquita.</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1249/indicacao_70-2026_-_rocada_e_manutencao_das_estradas_do_bairro_berberia....adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a roçada e manutenção das estradas do bairro Berberia.</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1250/indicacao_71-2026_-_rocada_e_manutencao_da_estrada_do_pinheiro...adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a roçada e manutenção da estrada do Pinheiro.</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1251/indicacao_72-2026_-_troca_do_calcamento_da_rua_helio_d_alessandro..._paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a troca do calçamento da rua Hélio D' Alessandro.</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1252/indicacao_73-2026_-_construcao_de_dois_banheiros_publicos..._paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a construção de dois banheiros públicos, atrás do Coreto da Praça Desembargador Ribeiro da luz.</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1253/indicacao_72-2026_-_troca_do_calcamento_da_rua_helio_d_alessandro..._paulo_sergio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a continuação da reforma do calçamento da Avenida Haroldo Russano do trajeto que se inicia na antiga residência do Rato até o asfalto sentido à São Sebastião do Rio Verde.</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1254/indicacao_75-2026_-_registro_do_espetaculo_paixao_de_cristo...joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a substituição de transformador de energia elétrica no bairro Bom Retiro.</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1255/indicacao_76-2026_-_substituicao_de_transformador_de_energia_eletrica_no_bairro_bom_retiro..._joana.pdf</t>
+  </si>
+  <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1256/indicacao_77-2026_-_reenquadramento_inicial_da_tabela_de_vencimentos...joana.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal o Reenquadramento Inicial da Tabela de Vencimentos (Anexo I da lei que estabelece os vencimentos dos servidores da Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao_78-2026_-_reforma_e_implementacao_de_protocolo_de_limpeza_nos_sanitarios_da_e._m._ribeiro_da_luz...joana.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal a reforma e Implementação de Protocolo de Limpeza nos Sanitários da E.M. Ribeiro da Luz.</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao_79-2026_-_que_ecolque_a_placa_de_identificacao_da_rua_milton_querino_de_souza_bairro_nova_esperanca..._adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que recoloque a placa de identificação da rua Milton Querino de Souza, no bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1259/indicacao_80-2026_-_reparos_no_calcamento_da_avenida_joaquim_mira..._adriano.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que realize reparos no calçamento da Avenida Joaquim Mira, no acesso ao bairro Nova esperança</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1260/indicacao_81-2026_-_realizacao_de_um_mutiao_de_infraestrutura_no_bairro_nova_esperanca..._joana.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de um mutirão de infraestrutura no bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Aprova as contas do Município de Pouso Alto relativas ao exercício de 2024.</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Mesa Diretora da Câmara - MEDIR</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1225/plc_01-2026_-_plano_de_carreiras_beneficios_e_vencimentos_dos_servidores_do_poder_legislativo..pdf</t>
+  </si>
+  <si>
+    <t>Institui o Plano de carreiras, benefícios e vencimentos dos Servidores do Poder Legislativo de Pouso Alto, estabelece normas de evolução funcional e dá outras providências.</t>
+  </si>
+  <si>
     <t>1096</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>Mesa Diretora da Câmara - MEDIR</t>
-[...2 lines deleted...]
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/plo_no_01-2026_-_recomposicao_dos_agentes_politicos.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/plo_no_01-2026_-_recomposicao_dos_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios dos agentes políticos do Município de Pouso Alto no exercício de 2026.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/plo_02-2026_-_recomposicao_e_o_reajuste_salarial_dos_servidores_publicos_da_camara_municipal_de_pouso_alto..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/plo_02-2026_-_recomposicao_e_o_reajuste_salarial_dos_servidores_publicos_da_camara_municipal_de_pouso_alto..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição e o reajuste salarial dos servidores públicos da Câmara Municipal de Pouso Alto no exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/plo_no_03-2026_-_dispoe_sobre_concessao_de_subvencoes_sociais_no_exercicio_de_2026_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/plo_no_03-2026_-_dispoe_sobre_concessao_de_subvencoes_sociais_no_exercicio_de_2026_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais no exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/plo_no_04-2026_-_abertura_de_credito_suplementar_-_aquisicao_de_maquinarios.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/plo_no_04-2026_-_abertura_de_credito_suplementar_-_aquisicao_de_maquinarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Suplementar por Operação de Crédito contratada junto à Caixa Econômica Federal, em Despesas para Aquisição de Maquinários para a Secretaria Municipal de Obras Públicas e dá outras providências.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/plo_no_05-2026_-_abertura_de_credito_especial_..._contratacao_de_profissionais_de_apoio_educacional_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/plo_no_05-2026_-_abertura_de_credito_especial_..._contratacao_de_profissionais_de_apoio_educacional_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial por Superávit Financeiro em Despesas para Contratação de Profissionais de Apoio Educacional e dá outras providências.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/plo_no_06-2026_-_aquisicao_de_veiculos_de_transporte_escolar_-_convenio_1261001480-2025-se.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/plo_no_06-2026_-_aquisicao_de_veiculos_de_transporte_escolar_-_convenio_1261001480-2025-se.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial por superávit Financeiro em Despesas para Aquisição de Veículos de Transporte Escolar - Convênio 1261001480/2025/SE e dá outras providências.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/plo_no_07-2026_-_dispoe_sobre_a_criacao_da_ouvidoria_do_municipio_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/plo_no_07-2026_-_dispoe_sobre_a_criacao_da_ouvidoria_do_municipio_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/plo_08-2026_-_auxilio-alimentacao_prefeitura.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/plo_08-2026_-_auxilio-alimentacao_prefeitura.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Ordinária nº 770, de 28 de fevereiro de 225 que "Autoriza a concessão de Auxílio-Alimentação aos servidores públicos municipais efetivos, comissionados, contratados e secretários municipais da Prefeitura Municipal de Pouso Alto.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/plo_09-2026_-_recomposicao_salarial_dos_servidores__publicos_municipais_dos_profissionais_do_programa_saude_da_familia_-_psf_.....pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/plo_09-2026_-_recomposicao_salarial_dos_servidores__publicos_municipais_dos_profissionais_do_programa_saude_da_familia_-_psf_.....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos Servidores Púbicos Municipais, dos Profissionais do Programa Saúde da Família - PSF e do Magistério Público Municipal e o piso salarial dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias no exercício de 2026.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1205/plo_10-2026_-_abertura_de_credito_especial_-_secretaria_municipal_de_cultura_e_manifestacoes_populares..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1205/plo_10-2026_-_abertura_de_credito_especial_-_secretaria_municipal_de_cultura_e_manifestacoes_populares..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial por Superávit Financeiro em despesas de Contribuições da Secretaria Municipal de Cultura e Manisfestações Populares.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1206/plo_11-2026_-_autoriza_o_municipio_de_pouso_alto_a_filiar-se_a_associacao_das_cidades_historicas_de_minas_gerais_-_achmg..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1206/plo_11-2026_-_autoriza_o_municipio_de_pouso_alto_a_filiar-se_a_associacao_das_cidades_historicas_de_minas_gerais_-_achmg..pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pouso Alto a filiar-se à Associação das Cidades Históricasde Minas Gerais - ACHMG.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1207/plo_12-2026_-_autoriza_o_municipio_de_pouso_alto_s_filiar-se_a_associacao_do_circuito_turistico_das_aguas..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1207/plo_12-2026_-_autoriza_o_municipio_de_pouso_alto_s_filiar-se_a_associacao_do_circuito_turistico_das_aguas..pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pouso Alto a filiar-se à Associação do Circuito Turístico das Águas.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1212/plo_13-2026_-_altera_a_lei_ordinaria_no_756_-_adriano.pdf</t>
-[...2 lines deleted...]
-    <t>Altera a Lei Ordinária nº 756, de 14 de agosto de 2024, para incluir animais de produção de médio potrte no regime de apreensão, registro e destinação de animais soltos em vias públicas.</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1212/plo_13-2026_-_altera_a_lei_ordinaria_no_756_-_adriano.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Ordinária nº 756, de 14 de agosto de 2024, para incluir animais de produção de médio porte no regime de apreensão, registro e destinação de animais soltos em vias públicas.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1213/plo_14-2026_-_abertura_de_credito_especial_por_superavit_financeiro__-_consorcio_publico.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Abertura de Crédito Especial por Superávit Financeiro em Despesas de Manutenção das Atividades do Consórcio Público Ambiental Altos da Mantiqueira.</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1223/plo_15-2026_-_denominacao_da_mina_de_agua_-_janette.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da mina de água às margens da Rodovia BR-354, no município de Pouso Alto/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1224/plo_16-2026_-_diarias_de_servidores_e_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o custeio de despesas de viagens de vereadores e servidores da Câmara Municipal de Pouso Alto.</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1239/plo_17-2026_-_garantia_de_vacincao_domiciliar_para_pessoas_com_transtorno_do_espectro_autista_-_claudio_viana.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de vacinação domiciliar para pessoas com Transtorno do Espectro Autista (TEA) no Município de Pouso Alto e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1240/plo_18-2026_-_modifica_dispositivo_e_o_anexo_unico_da_lei_ordinaria_no_805..pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivo e o anexo único da Lei Ordinária nº 805, de 15 de dezembro de 2025 que "Dispõe sobre denominação de logradouro público no Distrito de Santana do Capivari.</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1262/plo_19-2026_-_abertura_de_credito_especial_premio-incentivo_pecuniario_dia_do_trabalhador..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Abertura de Crédito Especial por Superávit Financeiro em despesas para Pagamento de um Prêmio-Incentivo Pecuniário, em razão do Dia do Trabalhador, aos servidores públicos municipais efetivos, comissionados, contratados, conselheiros tutelares e secretários municipais da prefeitura Municipal de Pouso Alto.</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1263/plo_20-2026-_concessao_de_um_premio-incentivo_pecuniario_em_razao_do_dia_do_trabalhador..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a concessão de um Prêmio-Incentivo Pecuniário, em razão do Dia do Trabalhador, aos comissionados, contratados, conselheiros tutelares e secretários municipais da Prefeitura municipal de Pouso Alto.</t>
+  </si>
+  <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1264/plo_21-2026_-_abertura_de_credito_especial_por_superavit_financeiro_rateio_de_honorarios_de_sucumbencia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Abertura de Crédito Especial por Superávit Financeiro em Despesas para o  rateio de Honorários de Sucumbência.</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1265/plo_22-2026_-_rateio_de_honorarios_sucumbenciais.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o rateio de honorários sucumbenciais aos servidores ocupantes de cargos jurídicos da Prefeitura Municipal de Pouso Alto e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1266/plo_23-2026_-_autorizacao_de_consignacao_facultativa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização de consignações facultativas na folha de pagamento dos pagamentos dos agentes públicos ativos, aposentados e pensionistas da Administração Pública Direta e Indireta do Município de Pouso Alto, Estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1267/plo_24-2026_-_concesssao_de_patrocinio_a_atletas_do_municipio_de_pouso_alto.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza  concessão de patrocínio a atletas do Município de Pouso Alto e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -939,68 +1543,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_01-2026_-_expansao_da_cobertura_de_telefonia_e_internet_em_bairros_desassistidos_de_pouso_alto._-_joana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_02-2026_-_parques_infantis_distrito_de_santana_do_capivari._-_joana.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_03-2026_-_revisao_e_manutencao_de_ponte_no_bairro_chacara._-_janette.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_04-2026_-_solicita_intervencoes_na_avenida_haroldorussano._-_joana.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_05-2026_-_instalacao_de_lixeiras._-__joana.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_06-2026_-_reparo_na_rede_de_esgoto_da_rua_ismar_augusto_da_silva_bairro_nova_esperanca._-_joana.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_07-2026_-_solicita_rocada_manutencao_e_reforma_da_ponte_do_bairro_capetinga._-_joana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_08-2026_-_solicita_rocada_e_manutencao_da_estrada_dos_bairros_campo_alegre_cachoeirinha_e_ribeirao._-_joana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_09-2026_-_solicita_a_execucao_de_servicos_de_limpeza_instalacao_de_corrimao_e_melhoria_na_iluminacao_publica_da_travessa_gabriel_de_souza_rangel._-_joana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_10-2026_-_solicita_complemento_de_calcamento_de_trecho_no_bairro_chacara._-__joana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_11-2026_-_solicita_o_servico_de_rocada_no_campinho_e_a_retirada_de_entulhos_nas_vias_do_bairro_nova_esperanca._-_joana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/indicacao_12-2026_-_reordenamento_do_transito_e_implantacao_de_estacionamento_diagonal_no_loteamento_terras_altas._-_joana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_13-2026_-_melhoria_nas_redes_de_esgoto._-_adriano..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_14-2026_-_regularizacao_para_pagamentos_de_retroativos._-_adriano..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_15-2026_-_sugere_ao_poder_executivo_municipal_a_reforma_da_guarita_localizada_em_frente_ao_armazem_chagas._-_claudio_viana.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_16-2026_-_pintura_do_posto_de_saude_do_bairro_taboao_-_claudio_viana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_17-2026_-_conclusao_da_troca_do_calcamento_da_avenida_haroldo_russano._-_claudio_viana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_18-2026_-_solicita_instalacao_de_placas_..._-_adriano.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao_19-2026_-_manutencao_de_bueiro_na_rua_maria_julia_..._-_adriano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/indicacao_20-2026_-_repasse_de_dinheiro_arrecadadao_no_carnaval_antecipado_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao_21-2025_-_coleta_seletiva_-_joana_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/indicacao_22-2026_-_repasse_integral_de_receitas_carnafolia_2026..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/indicacao_23-2026_-_adesao_ao_sistema_nacional_de_seguranca_alimentar_e_nutricional_sisan._-_joana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao_24-2026_-_programa_municipal_de_apoio_ao_credito_rural_-_plano_safra._-_maria_joana.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_25-2026_-_descentralizacao_dos_canais_de_comunicacao_via_whatsapp__-_maria_joana.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_26-2026_-_programa_nacional_de_credito_fundiario_pnfc_..._joana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_27-2026_-_reparo_em_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_28-2026_-_regularizacao_fundiaria_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_29-2026_-_subvencao_social_a_radio_anchieta_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1201/indicacao_30-2026_-__reajuste_aos_servidores_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_31-2026_-_estudo_da_possibilidade_da_majoracao_do_valor_pago_a_titulo_de_vale-alimentacao..._-__adriano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_32-2026_-_odicina_de_redacao__-_joana.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_33-2026_-_planetario_-_joana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_34-2026_-_execucao_de_acoes_urgentes_de_combate_a_pernilongos_e_ao_mosquito_aedes_aegypti._-_joana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/plo_no_01-2026_-_recomposicao_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/plo_02-2026_-_recomposicao_e_o_reajuste_salarial_dos_servidores_publicos_da_camara_municipal_de_pouso_alto..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/plo_no_03-2026_-_dispoe_sobre_concessao_de_subvencoes_sociais_no_exercicio_de_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/plo_no_04-2026_-_abertura_de_credito_suplementar_-_aquisicao_de_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/plo_no_05-2026_-_abertura_de_credito_especial_..._contratacao_de_profissionais_de_apoio_educacional_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/plo_no_06-2026_-_aquisicao_de_veiculos_de_transporte_escolar_-_convenio_1261001480-2025-se.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/plo_no_07-2026_-_dispoe_sobre_a_criacao_da_ouvidoria_do_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/plo_08-2026_-_auxilio-alimentacao_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/plo_09-2026_-_recomposicao_salarial_dos_servidores__publicos_municipais_dos_profissionais_do_programa_saude_da_familia_-_psf_.....pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1205/plo_10-2026_-_abertura_de_credito_especial_-_secretaria_municipal_de_cultura_e_manifestacoes_populares..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1206/plo_11-2026_-_autoriza_o_municipio_de_pouso_alto_a_filiar-se_a_associacao_das_cidades_historicas_de_minas_gerais_-_achmg..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1207/plo_12-2026_-_autoriza_o_municipio_de_pouso_alto_s_filiar-se_a_associacao_do_circuito_turistico_das_aguas..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1212/plo_13-2026_-_altera_a_lei_ordinaria_no_756_-_adriano.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_01-2026_-_expansao_da_cobertura_de_telefonia_e_internet_em_bairros_desassistidos_de_pouso_alto._-_joana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/indicacao_02-2026_-_parques_infantis_distrito_de_santana_do_capivari._-_joana.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/indicacao_03-2026_-_revisao_e_manutencao_de_ponte_no_bairro_chacara._-_janette.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/indicacao_04-2026_-_solicita_intervencoes_na_avenida_haroldorussano._-_joana.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/indicacao_05-2026_-_instalacao_de_lixeiras._-__joana.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/indicacao_06-2026_-_reparo_na_rede_de_esgoto_da_rua_ismar_augusto_da_silva_bairro_nova_esperanca._-_joana.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/indicacao_07-2026_-_solicita_rocada_manutencao_e_reforma_da_ponte_do_bairro_capetinga._-_joana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/indicacao_08-2026_-_solicita_rocada_e_manutencao_da_estrada_dos_bairros_campo_alegre_cachoeirinha_e_ribeirao._-_joana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/indicacao_09-2026_-_solicita_a_execucao_de_servicos_de_limpeza_instalacao_de_corrimao_e_melhoria_na_iluminacao_publica_da_travessa_gabriel_de_souza_rangel._-_joana.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/indicacao_10-2026_-_solicita_complemento_de_calcamento_de_trecho_no_bairro_chacara._-__joana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/indicacao_11-2026_-_solicita_o_servico_de_rocada_no_campinho_e_a_retirada_de_entulhos_nas_vias_do_bairro_nova_esperanca._-_joana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/indicacao_12-2026_-_reordenamento_do_transito_e_implantacao_de_estacionamento_diagonal_no_loteamento_terras_altas._-_joana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/indicacao_13-2026_-_melhoria_nas_redes_de_esgoto._-_adriano..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/indicacao_14-2026_-_regularizacao_para_pagamentos_de_retroativos._-_adriano..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/indicacao_15-2026_-_sugere_ao_poder_executivo_municipal_a_reforma_da_guarita_localizada_em_frente_ao_armazem_chagas._-_claudio_viana.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/indicacao_16-2026_-_pintura_do_posto_de_saude_do_bairro_taboao_-_claudio_viana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/indicacao_17-2026_-_conclusao_da_troca_do_calcamento_da_avenida_haroldo_russano._-_claudio_viana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/indicacao_18-2026_-_solicita_instalacao_de_placas_..._-_adriano.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/indicacao_19-2026_-_manutencao_de_bueiro_na_rua_maria_julia_..._-_adriano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/indicacao_21-2026_-_coleta_seletiva_-_joana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao_21-2026_-_coleta_seletiva_-_joana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1163/indicacao_22-2026_-_repasse_integral_de_receitas_carnafolia_2026..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1161/indicacao_23-2026_-_adesao_ao_sistema_nacional_de_seguranca_alimentar_e_nutricional_sisan._-_joana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1162/indicacao_24-2026_-_programa_municipal_de_apoio_ao_credito_rural_-_plano_safra._-_maria_joana.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1157/indicacao_25-2026_-_descentralizacao_dos_canais_de_comunicacao_via_whatsapp__-_maria_joana.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_26-2026_-_programa_nacional_de_credito_fundiario_pnfc_..._joana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1195/indicacao_27-2026_-_reparo_em_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_28-2026_-_regularizacao_fundiaria_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_29-2026_-_subvencao_social_a_radio_anchieta_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1201/indicacao_30-2026_-__reajuste_aos_servidores_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1202/indicacao_31-2026_-_estudo_da_possibilidade_da_majoracao_do_valor_pago_a_titulo_de_vale-alimentacao..._-__adriano.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1209/indicacao_32-2026_-_oficina_de_redacao__-_joana.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1210/indicacao_33-2026_-_planetario_-_joana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1211/indicacao_34-2026_-_execucao_de_acoes_urgentes_de_combate_a_pernilongos_e_ao_mosquito_aedes_aegypti._-_joana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1220/indicacao_35-2026_-_manutencao_de_portal_na_entrada_da_avenida_fernando_petronilho._-_adriano.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1221/indicacao_36-2026_-_reparo_estrutural_na_farmacia_basica_municipal._-_joana.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1215/indicacao_37-2026_-_calcamento_parte_dos_bairros_boa_vista_e_sengo._-_claudio_passos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1217/indicacao_38-2026_-_calcamento_bairro_triangulo_-_claudio_passos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1218/indicacao_39-2025_-_instalacao_de_iluminacao_solar_no_bairro_campainha._-_claudio_passos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1222/indicacao_40-2026_-_estudo_tecnico_de_engenharia_-_joana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1226/indicacao_41-2026_-_implantacao_de_bacias_de_infiltracao_no_bairro_florentino._-_joana.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1227/indicacao_42-2026_-_intervencao_junto_aos_orgaos_estadual_e_federal__-_joana.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1228/indicacao_43-2026_-_manutencao_patrolamento_e_cascalhamento_na_estrda_do_bairro_sengo._-_joana.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1229/indicacao_44-2026_-_mutirao_de_limpeza_-_joana.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1230/indicacao_45-2026_-_recuperacao_e_manutencao_da_estrada_vicinal_do_bairro_pessegueiro._-_joana.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1231/indicacao_46-2026_-_servicos_de_manutencao_na_rua_baldoino_lemes_de_paula._-_joana.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1232/indicacao_47-2026_-manutencao_na_rua_roberto_de_aguiar_vilela._-_joana.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1233/indicacao_48-2026_-_fornecimento_de_equipamentos_de_protecao_individual_..._-_adriano.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1234/indicacao_49-2026_-_substituicao_das_lampadas_antigas_por_led_-_nova_esperanca_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1235/indicacao_50-2026_-_indica_ao_executivo_municipal_utilizar_o_espaco_da_estacao_de_tratamento_de_agua_eta_...bairro_nova_speranca_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1237/indicacao_51-2026_-_convenio_drogarias_-_janette.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1238/indicacao_52-2026_-_que_faca_a_retirada_de_galinhas_ou_qualquer_outro_animal_que_transite_dentro_do_cemiterio_municipal._-_adriano.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1241/indicacao_61-2026_-_vistoria_manutencao_reparos_e_restauros_nos_bens_imoveis_..._joana.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1242/indicacao_62-2026_-_palono_de_cargos_carreiras_e_vencimentos_..._joana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1243/indicacao_63-2026_-_programa_de_recuperacao_fiscal_refis..._joana.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1244/indicacao_64-2026_-_substituicao_das_lampadas_antigas_por_led_nas_ruas_comendador_pinto_dias_e_helio_dalessandro_sarmento..._paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1245/indicacao_65-2026_-_que_utilize_a_area_do_campinho_do_bairro_nova_esperanca_para_construcao_de_casas_populares..._paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1261/indicacao_66-2026_-_expansao_do_projeto_100_led_e_instalacao_de_novo_ponto_de_iluminacao_na_rua_joaquim_lucio_nogueirabairro_jardim_mesquita..._joana.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1246/indicacao_67-2026_-_campanha_municipal_de_conscientizacao_sobre_a_importancia_da_emissao_de_nota_fiscal_adriano.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1247/indicacao_68-2026_-_indica_ao_executivo_municipal__a_rocada_do_calcamento_do_bairro_coura..._adriano.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1248/indicacao_69-2026_-_substituicao_das_lampadas_antigas_por_led_bairros_varzea_dos_lopes_e_jardim_mesquita..._-_adriano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1249/indicacao_70-2026_-_rocada_e_manutencao_das_estradas_do_bairro_berberia....adriano.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1250/indicacao_71-2026_-_rocada_e_manutencao_da_estrada_do_pinheiro...adriano.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1251/indicacao_72-2026_-_troca_do_calcamento_da_rua_helio_d_alessandro..._paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1252/indicacao_73-2026_-_construcao_de_dois_banheiros_publicos..._paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1253/indicacao_72-2026_-_troca_do_calcamento_da_rua_helio_d_alessandro..._paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1254/indicacao_75-2026_-_registro_do_espetaculo_paixao_de_cristo...joana.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1255/indicacao_76-2026_-_substituicao_de_transformador_de_energia_eletrica_no_bairro_bom_retiro..._joana.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1256/indicacao_77-2026_-_reenquadramento_inicial_da_tabela_de_vencimentos...joana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1257/indicacao_78-2026_-_reforma_e_implementacao_de_protocolo_de_limpeza_nos_sanitarios_da_e._m._ribeiro_da_luz...joana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1258/indicacao_79-2026_-_que_ecolque_a_placa_de_identificacao_da_rua_milton_querino_de_souza_bairro_nova_esperanca..._adriano.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1259/indicacao_80-2026_-_reparos_no_calcamento_da_avenida_joaquim_mira..._adriano.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1260/indicacao_81-2026_-_realizacao_de_um_mutiao_de_infraestrutura_no_bairro_nova_esperanca..._joana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1225/plc_01-2026_-_plano_de_carreiras_beneficios_e_vencimentos_dos_servidores_do_poder_legislativo..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/plo_no_01-2026_-_recomposicao_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/plo_02-2026_-_recomposicao_e_o_reajuste_salarial_dos_servidores_publicos_da_camara_municipal_de_pouso_alto..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/plo_no_03-2026_-_dispoe_sobre_concessao_de_subvencoes_sociais_no_exercicio_de_2026_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/plo_no_04-2026_-_abertura_de_credito_suplementar_-_aquisicao_de_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/plo_no_05-2026_-_abertura_de_credito_especial_..._contratacao_de_profissionais_de_apoio_educacional_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/plo_no_06-2026_-_aquisicao_de_veiculos_de_transporte_escolar_-_convenio_1261001480-2025-se.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/plo_no_07-2026_-_dispoe_sobre_a_criacao_da_ouvidoria_do_municipio_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/plo_08-2026_-_auxilio-alimentacao_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/plo_09-2026_-_recomposicao_salarial_dos_servidores__publicos_municipais_dos_profissionais_do_programa_saude_da_familia_-_psf_.....pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1205/plo_10-2026_-_abertura_de_credito_especial_-_secretaria_municipal_de_cultura_e_manifestacoes_populares..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1206/plo_11-2026_-_autoriza_o_municipio_de_pouso_alto_a_filiar-se_a_associacao_das_cidades_historicas_de_minas_gerais_-_achmg..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1207/plo_12-2026_-_autoriza_o_municipio_de_pouso_alto_s_filiar-se_a_associacao_do_circuito_turistico_das_aguas..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1212/plo_13-2026_-_altera_a_lei_ordinaria_no_756_-_adriano.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1213/plo_14-2026_-_abertura_de_credito_especial_por_superavit_financeiro__-_consorcio_publico.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1223/plo_15-2026_-_denominacao_da_mina_de_agua_-_janette.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1224/plo_16-2026_-_diarias_de_servidores_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1239/plo_17-2026_-_garantia_de_vacincao_domiciliar_para_pessoas_com_transtorno_do_espectro_autista_-_claudio_viana.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1240/plo_18-2026_-_modifica_dispositivo_e_o_anexo_unico_da_lei_ordinaria_no_805..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1262/plo_19-2026_-_abertura_de_credito_especial_premio-incentivo_pecuniario_dia_do_trabalhador..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1263/plo_20-2026-_concessao_de_um_premio-incentivo_pecuniario_em_razao_do_dia_do_trabalhador..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1264/plo_21-2026_-_abertura_de_credito_especial_por_superavit_financeiro_rateio_de_honorarios_de_sucumbencia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1265/plo_22-2026_-_rateio_de_honorarios_sucumbenciais.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1266/plo_23-2026_-_autorizacao_de_consignacao_facultativa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2026/1267/plo_24-2026_-_concesssao_de_patrocinio_a_atletas_do_municipio_de_pouso_alto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="244" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="42.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="233" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1877,378 +2481,1724 @@
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H35" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>152</v>
       </c>
       <c r="D36" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>63</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="F36" t="s">
+      <c r="H36" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>156</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B37" t="s">
-[...14 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>159</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>160</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
+        <v>63</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>163</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>164</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H39" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>30</v>
+        <v>169</v>
       </c>
       <c r="D40" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="H40" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>34</v>
+        <v>173</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H41" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="D42" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H42" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>42</v>
+        <v>181</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>46</v>
+        <v>185</v>
       </c>
       <c r="D44" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>50</v>
+        <v>189</v>
       </c>
       <c r="D45" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>54</v>
+        <v>193</v>
       </c>
       <c r="D46" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="H46" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>58</v>
+        <v>197</v>
       </c>
       <c r="D47" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="H47" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
+        <v>201</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H48" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>205</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>63</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H49" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>208</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>209</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>63</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H50" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>212</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>213</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>63</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H51" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>216</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>217</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H52" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>220</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>221</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>63</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H53" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>224</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>225</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H54" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>228</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>229</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H55" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>232</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>233</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H56" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>236</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>237</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>238</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H57" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>241</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>242</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>243</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H58" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>246</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>247</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H59" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>250</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>251</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>63</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H60" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>254</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>255</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>63</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H61" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>258</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>259</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>63</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H62" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>262</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>263</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>63</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H63" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>266</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>267</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>63</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H64" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>270</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>271</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>238</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H65" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>274</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>275</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>238</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H66" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>278</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>279</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>238</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H67" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>283</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H68" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>287</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H69" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>289</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>290</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H70" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>293</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>294</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H71" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>297</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>298</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>63</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H72" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>301</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>302</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>63</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H73" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>305</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>306</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H74" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>309</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>310</v>
+      </c>
+      <c r="E75" t="s">
+        <v>311</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H75" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>314</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>315</v>
+      </c>
+      <c r="E76" t="s">
+        <v>316</v>
+      </c>
+      <c r="F76" t="s">
+        <v>317</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H76" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>320</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>321</v>
+      </c>
+      <c r="E77" t="s">
+        <v>322</v>
+      </c>
+      <c r="F77" t="s">
+        <v>317</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H77" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>325</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" t="s">
+        <v>321</v>
+      </c>
+      <c r="E78" t="s">
+        <v>322</v>
+      </c>
+      <c r="F78" t="s">
+        <v>317</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H78" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>328</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" t="s">
+        <v>321</v>
+      </c>
+      <c r="E79" t="s">
+        <v>322</v>
+      </c>
+      <c r="F79" t="s">
+        <v>329</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H79" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>332</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>26</v>
+      </c>
+      <c r="D80" t="s">
+        <v>321</v>
+      </c>
+      <c r="E80" t="s">
+        <v>322</v>
+      </c>
+      <c r="F80" t="s">
+        <v>329</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H80" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>335</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>30</v>
+      </c>
+      <c r="D81" t="s">
+        <v>321</v>
+      </c>
+      <c r="E81" t="s">
+        <v>322</v>
+      </c>
+      <c r="F81" t="s">
+        <v>329</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H81" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>338</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82" t="s">
+        <v>321</v>
+      </c>
+      <c r="E82" t="s">
+        <v>322</v>
+      </c>
+      <c r="F82" t="s">
+        <v>329</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H82" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>341</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83" t="s">
+        <v>321</v>
+      </c>
+      <c r="E83" t="s">
+        <v>322</v>
+      </c>
+      <c r="F83" t="s">
+        <v>329</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H83" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>344</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84" t="s">
+        <v>321</v>
+      </c>
+      <c r="E84" t="s">
+        <v>322</v>
+      </c>
+      <c r="F84" t="s">
+        <v>329</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H84" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>347</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>46</v>
+      </c>
+      <c r="D85" t="s">
+        <v>321</v>
+      </c>
+      <c r="E85" t="s">
+        <v>322</v>
+      </c>
+      <c r="F85" t="s">
+        <v>329</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H85" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>350</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>50</v>
+      </c>
+      <c r="D86" t="s">
+        <v>321</v>
+      </c>
+      <c r="E86" t="s">
+        <v>322</v>
+      </c>
+      <c r="F86" t="s">
+        <v>329</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H86" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>353</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>54</v>
+      </c>
+      <c r="D87" t="s">
+        <v>321</v>
+      </c>
+      <c r="E87" t="s">
+        <v>322</v>
+      </c>
+      <c r="F87" t="s">
+        <v>329</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H87" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>356</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>58</v>
+      </c>
+      <c r="D88" t="s">
+        <v>321</v>
+      </c>
+      <c r="E88" t="s">
+        <v>322</v>
+      </c>
+      <c r="F88" t="s">
+        <v>329</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H88" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>359</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>62</v>
       </c>
-      <c r="D48" t="s">
-[...5 lines deleted...]
-      <c r="F48" t="s">
+      <c r="D89" t="s">
+        <v>321</v>
+      </c>
+      <c r="E89" t="s">
+        <v>322</v>
+      </c>
+      <c r="F89" t="s">
         <v>63</v>
       </c>
-      <c r="G48" s="1" t="s">
-[...3 lines deleted...]
-        <v>193</v>
+      <c r="G89" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H89" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>362</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>67</v>
+      </c>
+      <c r="D90" t="s">
+        <v>321</v>
+      </c>
+      <c r="E90" t="s">
+        <v>322</v>
+      </c>
+      <c r="F90" t="s">
+        <v>329</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H90" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>71</v>
+      </c>
+      <c r="D91" t="s">
+        <v>321</v>
+      </c>
+      <c r="E91" t="s">
+        <v>322</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H91" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>368</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>76</v>
+      </c>
+      <c r="D92" t="s">
+        <v>321</v>
+      </c>
+      <c r="E92" t="s">
+        <v>322</v>
+      </c>
+      <c r="F92" t="s">
+        <v>317</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H92" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>371</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>80</v>
+      </c>
+      <c r="D93" t="s">
+        <v>321</v>
+      </c>
+      <c r="E93" t="s">
+        <v>322</v>
+      </c>
+      <c r="F93" t="s">
+        <v>72</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H93" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>374</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>84</v>
+      </c>
+      <c r="D94" t="s">
+        <v>321</v>
+      </c>
+      <c r="E94" t="s">
+        <v>322</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H94" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>377</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>88</v>
+      </c>
+      <c r="D95" t="s">
+        <v>321</v>
+      </c>
+      <c r="E95" t="s">
+        <v>322</v>
+      </c>
+      <c r="F95" t="s">
+        <v>329</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H95" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>380</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>92</v>
+      </c>
+      <c r="D96" t="s">
+        <v>321</v>
+      </c>
+      <c r="E96" t="s">
+        <v>322</v>
+      </c>
+      <c r="F96" t="s">
+        <v>329</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H96" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>383</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>96</v>
+      </c>
+      <c r="D97" t="s">
+        <v>321</v>
+      </c>
+      <c r="E97" t="s">
+        <v>322</v>
+      </c>
+      <c r="F97" t="s">
+        <v>329</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H97" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>386</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>100</v>
+      </c>
+      <c r="D98" t="s">
+        <v>321</v>
+      </c>
+      <c r="E98" t="s">
+        <v>322</v>
+      </c>
+      <c r="F98" t="s">
+        <v>329</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H98" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>389</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>104</v>
+      </c>
+      <c r="D99" t="s">
+        <v>321</v>
+      </c>
+      <c r="E99" t="s">
+        <v>322</v>
+      </c>
+      <c r="F99" t="s">
+        <v>329</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H99" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>392</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>108</v>
+      </c>
+      <c r="D100" t="s">
+        <v>321</v>
+      </c>
+      <c r="E100" t="s">
+        <v>322</v>
+      </c>
+      <c r="F100" t="s">
+        <v>329</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H100" t="s">
+        <v>394</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2256,50 +4206,102 @@
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>