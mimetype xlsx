--- v0 (2025-10-01)
+++ v1 (2026-04-13)
@@ -51,687 +51,687 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/974/pdl_02-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/974/pdl_02-2024.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Pouso Alto relativas ao exercício de 2022.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Érik Bruno Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/984/decreto_legislativo_n._03-2024_concede_o_titulo_de_cidadao_honorario_pousoaltense_ao_senhor_rafael_de_souza_oliveira_assis.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/984/decreto_legislativo_n._03-2024_concede_o_titulo_de_cidadao_honorario_pousoaltense_ao_senhor_rafael_de_souza_oliveira_assis.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Pousoaltense ao Senhor Rafael de Souza Oliveira Assis.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/944/plc_01-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/944/plc_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 10 caput da Lei Complementar n° 115/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/945/plc_02-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/945/plc_02-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar contrato de consórcio público com os municípios de Itamonte, Itanhandu, Passa Quatro, São Sebastião do Rio Verde e Virgínia, para o fim de estabelecer uma cooperação federativa na organização, regulação, fiscalizaçãoe prestação de serviços quanto à gestão ambiental integrada e na conservação ambiental dos altos da Mantiqueira e dá outras providências.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/947/plc_03-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/947/plc_03-2024.pdf</t>
   </si>
   <si>
     <t>Institui e delimita Zona de Urbanização Específica - ZUE no local denominado Fazenda dos Lobos - fração 1, no bairro Vidinha, (ZUE - Loteamento Residencial Fazenda dos Lobos) no município de Pouso Alto-MG.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/956/plc_04-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/956/plc_04-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o quadro geral de servidores efetivos do município de Pouso Alto, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/957/plc_05-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/957/plc_05-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço Municipal de Vigilância Sanitária e dá outras providências.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/958/plc_06-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/958/plc_06-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inspeção industrial e sanitária dos produtos de origem animal e institui o Serviço de Inspeção Municipal de Produtos de Origem Animal (SIM/POA), e dá outras providências.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/963/plc_07-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/963/plc_07-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito do Município de Pouso Alto a Lei Federal n° 13.913 de 25/11/2019, que altera a Lei Federal n° 6.766, de 19de dezembro de 1979, para assegurar o direito de permanência de edificações na faixa não edificável contígua às faixasde domínio público de rodovias e para possibilitar a redução da extensão dessa faixa não edificável por lei municipal ou distrital.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/976/plc_08-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/976/plc_08-2024.pdf</t>
   </si>
   <si>
     <t>Altera nomenclatura de cargos no Município de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/986/plc_09-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/986/plc_09-2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 105, caput da Lei Municipal n° 659, 29 de dezembro de 1992, que 'Dispõe sobre o Estatuto dos Funcionários Públicos Municipais do Município de Pouso Alto.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/987/plc_10-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/987/plc_10-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Pouso Alto a efetuar a contagem de tempo dos direitos a triênio, quinquênio e licença-prêmio aos servidores públicos municipais efetivos, equivalentes ao período que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/991/plc_11-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/991/plc_11-2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7° da Lei Complementar n° 100/2009 que "Dispõe sobre a Criação do Conselho Municipal de Desenvolvimento Rural Sustentável (CMDRS), e dá outras providências.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/935/plo_01-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/935/plo_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais no exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>Ana Maria Santos Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/933/plo_02-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/933/plo_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos de alto impacto ou com estampidos.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/934/plo_03-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/934/plo_03-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial do Profissionais da Epidemiologia e Controle de Doenças - E.C.D. e a recomposição salarial dos Profissionais do Programa Saúde da Família - PSF, Profissionais do Magistério Público Municipal e Servidores Públicos Municipais e contém outras providências."</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/938/plo_04-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/938/plo_04-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o piso salarial dos Profissionais da Epidemiologia e Controle de doenças - E.C.D. e a recomposição salarial dos Profissionais do Programa Saúde da Família - PSF, Profissionais do Magistério Público Municipal e contém outras Providências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara - MEDIR</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/940/plo_05-2024_recomposicao_dos_agentes_politicos.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/940/plo_05-2024_recomposicao_dos_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios dos agentes políticos do município de Pouso Alto no exercício de 2024.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/937/plo_06-2024_recomposicao_salarial_dos_servidores.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/937/plo_06-2024_recomposicao_salarial_dos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores públicos da Câmara Municipal de Pouso Alto no exercício de 2024.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/941/plo_08-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/941/plo_08-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/942/plo_09-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/942/plo_09-2024.pdf</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/943/plo_10-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/943/plo_10-2024.pdf</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/946/plo_11-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/946/plo_11-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social, ao Grupo Teatral São Francisco de Assis, no exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/948/plo_12-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/948/plo_12-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Wilson Arantes de Oliveira, Ana Maria Santos Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/949/plo_13-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/949/plo_13-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a prioridade aos usuários do Sistema Único de Saúde – SUS para o diagnóstico, o início do tratamento e o atendimento aos pacientes oncológicos nas instituições públicas, em estabelecimentos comerciais, de serviços, instituições financeiras, bem como no Tratamento Fora do Domicílio – TFD no município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Fixa o vencimento inicial do cargo de Coordenador Pedagógico da Escola do Legislativo da Câmara Municipal de Pouso Alto.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/951/plo_15-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/951/plo_15-2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigos 66 da Lei Ordinária n° 710, 03 de março de 2023, que "Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente do Município de PousoAlto e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/952/plo_16-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/952/plo_16-2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1° da Lei Ordinária n° 108, de 23 de março de 2001, que "Autoriza pagamento de gratificação Coordenadoria de Escola."</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/953/plo_17-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/953/plo_17-2024.pdf</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/959/plo_18-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/959/plo_18-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2025 e dá outra providências.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/960/plo_19-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/960/plo_19-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual de Governo - Lei n° 658/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/961/plo_20-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/961/plo_20-2024.pdf</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/962/plo_21-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/962/plo_21-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreensão, o registro e a destinação de animais de grande porte soltos nas vias e logradouros públicos da zona urbana e rural do Município de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/964/plo_22-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/964/plo_22-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Suplmentar e dá outras providências.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/965/plo_23-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/965/plo_23-2024.pdf</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/966/plo_24-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/966/plo_24-2024.pdf</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/967/plo_25-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/967/plo_25-2024.pdf</t>
   </si>
   <si>
     <t>Institui o programa “Meu Primeiro Emprego” – jovem aprendiz no âmbito do município de Pouso Alto/MG e dá outras providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/968/plo_26-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/968/plo_26-2024.pdf</t>
   </si>
   <si>
     <t>Fica instituído como feriado municipal o dia da Abertura do Torneio Leiteiro da Festa da Santa Casa, patrimônio cultural imaterial de Pouso Alto, anualmente realizada na primeira quarta-feira da segunda quinzena do mês de julho.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/969/plo_27-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/969/plo_27-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de Crédito Especial e dá outras providências".</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/970/plo_28-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/970/plo_28-2024.pdf</t>
   </si>
   <si>
     <t>"Fixa os subsídios dos agentes políticos do Município de Pouso Alto para a legislatura que se inicia em 2025".</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/971/plo_29-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/971/plo_29-2024.pdf</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/972/plo_30-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/972/plo_30-2024.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/973/plo_31-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/973/plo_31-2024.pdf</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/975/plo_32-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/975/plo_32-2024.pdf</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/977/plo_33-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/977/plo_33-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/978/plo_34-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/978/plo_34-2024.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e Fixa a Despesa do Município de Pouso Alto para o Exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/979/plo_35-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/979/plo_35-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual de Governo - Lei n° 658/2021 e da Lei de Diretrizes Orçamentárias - Lei n° 753/2024.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/980/plo_36-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/980/plo_36-2024.pdf</t>
   </si>
   <si>
     <t>Institui São Sebastião como Padroeiro do Ribeirão, e Nossa Senhora de Santana como Padroeira do Distrito de Sant’Ana do Capivari designado respectivamente o dia 20 de janeiro e 26 de julho como data comemorativa e feriado no calendário oficial do Município.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/983/plo_37-2024_faltando_anexos.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/983/plo_37-2024_faltando_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Pouso Alto a transferir, por doação, veículos de sua propriedade para o Centro Habitacional dos Idosos de Santana do Capivari e contém dá outras providências.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/981/plo_38-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/981/plo_38-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Suplementação de Crédito Especial autorizado pela Lei Ordinária n° 741/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/982/plo_39-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/982/plo_39-2024.pdf</t>
   </si>
   <si>
     <t>Declara utilidade pública à APOIE – Associação Pouso-Altense de Incentivo ao Esporte – APOIE.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Paulo Sérgio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/985/plo_40-2024_denomina_o_predio_publico_do_ginasio_esportivo.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/985/plo_40-2024_denomina_o_predio_publico_do_ginasio_esportivo.pdf</t>
   </si>
   <si>
     <t>“Denomina o Prédio Público do Ginásio Poliesportivo, na sede do Município de Pouso Alto, como “GINÁSIO POLIESPORTIVO PREFEITO GERALDO GUIMARÃES PEREIRA – PEREIRÃO”.”</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/988/plo_41-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/988/plo_41-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta no Município de Pouso Alto/MG, os dispositivos da Lei Federal nº 13.874/2019, e do decreto estadual nº 48.036/2020, que tratam da liberdade econômica e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/989/plo_42-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/989/plo_42-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de imóveis em áres urbanas consolidadas situadas às margens de cursos e corpos d"água no Município de Pouso Alto , e dá outras providências.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/990/plo_43-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/990/plo_43-2024.pdf</t>
   </si>
   <si>
     <t>Institui a Feira Livre Municipal da Agricultura Familiar e de Artesanato no Município de Pouso Alto/MG e dá outras providências.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/954/pre_01-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/954/pre_01-2024.pdf</t>
   </si>
   <si>
     <t>Cria o cargo em comissão de Coordenador Pedagógico da Escola do Legislativo Professora Laura Costa Nogueira e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/955/pre_02-2024.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/955/pre_02-2024.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1035,68 +1035,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/974/pdl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/984/decreto_legislativo_n._03-2024_concede_o_titulo_de_cidadao_honorario_pousoaltense_ao_senhor_rafael_de_souza_oliveira_assis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/944/plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/945/plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/947/plc_03-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/956/plc_04-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/957/plc_05-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/958/plc_06-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/963/plc_07-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/976/plc_08-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/986/plc_09-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/987/plc_10-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/991/plc_11-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/935/plo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/933/plo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/934/plo_03-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/938/plo_04-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/940/plo_05-2024_recomposicao_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/937/plo_06-2024_recomposicao_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/941/plo_08-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/942/plo_09-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/943/plo_10-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/946/plo_11-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/948/plo_12-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/949/plo_13-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/951/plo_15-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/952/plo_16-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/953/plo_17-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/959/plo_18-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/960/plo_19-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/961/plo_20-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/962/plo_21-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/964/plo_22-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/965/plo_23-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/966/plo_24-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/967/plo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/968/plo_26-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/969/plo_27-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/970/plo_28-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/971/plo_29-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/972/plo_30-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/973/plo_31-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/975/plo_32-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/977/plo_33-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/978/plo_34-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/979/plo_35-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/980/plo_36-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/983/plo_37-2024_faltando_anexos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/981/plo_38-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/982/plo_39-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/985/plo_40-2024_denomina_o_predio_publico_do_ginasio_esportivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/988/plo_41-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/989/plo_42-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/990/plo_43-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/954/pre_01-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/955/pre_02-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/974/pdl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/984/decreto_legislativo_n._03-2024_concede_o_titulo_de_cidadao_honorario_pousoaltense_ao_senhor_rafael_de_souza_oliveira_assis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/944/plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/945/plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/947/plc_03-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/956/plc_04-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/957/plc_05-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/958/plc_06-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/963/plc_07-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/976/plc_08-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/986/plc_09-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/987/plc_10-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/991/plc_11-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/935/plo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/933/plo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/934/plo_03-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/938/plo_04-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/940/plo_05-2024_recomposicao_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/937/plo_06-2024_recomposicao_salarial_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/941/plo_08-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/942/plo_09-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/943/plo_10-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/946/plo_11-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/948/plo_12-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/949/plo_13-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/951/plo_15-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/952/plo_16-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/953/plo_17-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/959/plo_18-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/960/plo_19-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/961/plo_20-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/962/plo_21-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/964/plo_22-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/965/plo_23-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/966/plo_24-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/967/plo_25-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/968/plo_26-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/969/plo_27-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/970/plo_28-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/971/plo_29-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/972/plo_30-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/973/plo_31-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/975/plo_32-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/977/plo_33-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/978/plo_34-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/979/plo_35-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/980/plo_36-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/983/plo_37-2024_faltando_anexos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/981/plo_38-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/982/plo_39-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/985/plo_40-2024_denomina_o_predio_publico_do_ginasio_esportivo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/988/plo_41-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/989/plo_42-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/990/plo_43-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/954/pre_01-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2024/955/pre_02-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>