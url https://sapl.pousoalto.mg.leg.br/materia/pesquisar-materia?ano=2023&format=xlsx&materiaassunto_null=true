--- v0 (2025-10-02)
+++ v1 (2026-04-13)
@@ -54,609 +54,609 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/900/plc_01-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/900/plc_01-2023.pdf</t>
   </si>
   <si>
     <t>Define função gratificada a servidor público municipal efetivo ou a servidor público municipal efetivo que está investido em cargo em comissão, e dá outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/909/plc_02-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/909/plc_02-2023.pdf</t>
   </si>
   <si>
     <t>"Altera nomenclatura de cargos no Município de Pouso Alto e dá outras providências"</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/921/plc_03-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/921/plc_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal nº 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira no Munícipio de Pouso Alto/MG e dá outras providências.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara - MEDIR</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/883/plo_01_-_2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/883/plo_01_-_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição dos subsídios dos agentes políticos do Município de Pouso Alto."</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/884/plo_02_-_2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/884/plo_02_-_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial dos Profissionais do Magistério Público Municipal e contém outras Providências."</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/885/plo_03_-_2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/885/plo_03_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos Profissionais da Epidemiologia e Controle de Doenças - E.C.D. e Profissionais do Programa Saúde da família - PSF e contém outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/886/plo_04_-_2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/886/plo_04_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos Servidores Públicos Municipais e contém outras Providências.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/887/plo_05_-_2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/887/plo_05_-_2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de Crédito Especial e dá outras providências."</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/889/plo_06-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/889/plo_06-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/892/plo_07-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/892/plo_07-2023.pdf</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/893/plo_08-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/893/plo_08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social ao Grupo Teatral São Francisco de Assis, no exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/894/plo_09-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/894/plo_09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio transporte a estudantes de nível superior, técnico e supletivo e dá outras providências</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Renilda Eustáquia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/895/plo_10-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/895/plo_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no Loteamento Terras Altas.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Wilson Arantes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/896/plo_11-2023_dispoe_sobre_a_proibicao_do_corte_dos_servicos_de_fornecimento_de_energia_eletrica_e_de_agua_no_municipio_de_pouso_alto_protocolado.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/896/plo_11-2023_dispoe_sobre_a_proibicao_do_corte_dos_servicos_de_fornecimento_de_energia_eletrica_e_de_agua_no_municipio_de_pouso_alto_protocolado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte dos serviços de fornecimento de energia elétrica e de água no Município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/897/plo_12-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/897/plo_12-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente do Município de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/899/plo_13-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/899/plo_13-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 112, caput da Lei Ordinária nº 710, de 3 de março de 2023, que "Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente do Município de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/902/plo_14-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/902/plo_14-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais no exercício 2023 e dá outras providências</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/903/plo_15-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/903/plo_15-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a filiar-se à União Nacional dos Dirigentes Municipais de Educação - UNDIME/MG</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/904/plo_16-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/904/plo_16-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores públicos da Câmara Municipal de Pouso Alto no exercício de 2023</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/905/plo_17-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/905/plo_17-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/906/plo_18-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/906/plo_18-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual de Governo - Lei nº658 e dá outras providências.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/907/plo_19-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/907/plo_19-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/908/plo_20-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/908/plo_20-2023.pdf</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/910/plo_21-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/910/plo_21-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Suplementar e dá outras providências</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/911/plo_22-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/911/plo_22-2023.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/912/plo_23-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/912/plo_23-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do Idoso</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/914/plo_24-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/914/plo_24-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte do serviço de abastecimento de água no Município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ana Maria Santos Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/913/plo_25-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/913/plo_25-2023.pdf</t>
   </si>
   <si>
     <t>Institui o mês Abril Azul, dedicado à conscientização sobre o Transtorno do Espectro Autista - TEA, no Município de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/916/plo_26-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/916/plo_26-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal da Pessoa Idosa e dá outras Providências</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/917/plo_27-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/917/plo_27-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe o uso de vagas destinadas as pessoas com deficiência em estacionamentos na via pública e em estabelecimentos públicos e privados e dá outras providências.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/915/plo_28_-_2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/915/plo_28_-_2023.pdf</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/918/plo_29-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/918/plo_29-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do CRAS-Itinerante a Cadastro Único no município de Pouso Alto/MG e dá outras providências</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/919/plo_30-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/919/plo_30-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do CRAS-ITINERANTE no município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/920/plo_31-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/920/plo_31-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre e reestruturação do Conselho Municipal de Turismo e Pouso Alto e dá outras providências"</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/928/plo_32-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/928/plo_32-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão dos serviços funerários no Município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Ana Maria Santos Barbosa, Cláudio Ferreira dos Passos, José Passos Teixeira, Mário Hélio Rodrigues, Paulo Sérgio da Silva, Vicente de Fátima de Paula, Wilson Arantes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/923/plo_33-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/923/plo_33-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e distribuição gratuita do "Conselho de Girassol" àqueles que possuem doenças, deficiências e/ou transtornos considerados ocultos, como forma de identificá-los nos estabelecimentos públicos e privados, com o objetivo de prestar a eles um atendimento preferencial.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/924/plo_34-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/924/plo_34-2023.pdf</t>
   </si>
   <si>
     <t>Alteram os artigos 63 e 112 da Lei Ordinária nº 710, de 03 de março de 2023, que "Dispõe sobre a Política Municipal dos Direitos da Criança e do adolescente do Município de Pouso Alto e dá outras providências."</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/925/plo_35-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/925/plo_35-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial e dá outras providências</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/926/plo_36-2023_anexos_atualizados_com_as_emendas_impositivas.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/926/plo_36-2023_anexos_atualizados_com_as_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>"Orça a Receita e Fixa a Despesa do Município de Pouso Alto para o Exercício de 2024 e dá outras providências"</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/927/plo_37-2023_anexos_atualizados_com_as_emendas_impositivas.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/927/plo_37-2023_anexos_atualizados_com_as_emendas_impositivas.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão do Plano Plurianual de Governo - Lei nº 658/2021 e da Lei de Diretrizes Orçamentárias - Lei nº 719/2023."</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/929/plo_38-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/929/plo_38-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Concurso "Prefeito Mirim" no município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/930/plo_39-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/930/plo_39-2023.pdf</t>
   </si>
   <si>
     <t>Institui o NOVEMBO AZUL, mês dedicado à Prevenção do ao câncer de próstata e de promoção da saúde do homem no Município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/931/plo_40-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/931/plo_40-2023.pdf</t>
   </si>
   <si>
     <t>Institui o programa transporte social de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/932/plo_41-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/932/plo_41-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/890/pr_01_-_2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/890/pr_01_-_2023.pdf</t>
   </si>
   <si>
     <t>Modifica o Regimento Interno da Câmara Municipal a fim de alterar o horário de início das reuniões ordinárias e dá outras providências.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/898/pre_02-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/898/pre_02-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Parlamento Jovem no âmbito do Município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_resolucao_03-2023.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_resolucao_03-2023.pdf</t>
   </si>
   <si>
     <t>Modifica a tabela de diárias e indenizações e altera o artigo 12, ambos da Resolução nº 56, de 11 de abril de 2017, que "Dispõe sobre o custeio de despesas de viagem dos vereadores e servidores da Câmara Municipal de Pouso Alto.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/922/pre_04-2023_assinado_e_protocolado.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/922/pre_04-2023_assinado_e_protocolado.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -960,68 +960,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/900/plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/909/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/921/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/883/plo_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/884/plo_02_-_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/885/plo_03_-_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/886/plo_04_-_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/887/plo_05_-_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/889/plo_06-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/892/plo_07-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/893/plo_08-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/894/plo_09-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/895/plo_10-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/896/plo_11-2023_dispoe_sobre_a_proibicao_do_corte_dos_servicos_de_fornecimento_de_energia_eletrica_e_de_agua_no_municipio_de_pouso_alto_protocolado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/897/plo_12-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/899/plo_13-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/902/plo_14-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/903/plo_15-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/904/plo_16-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/905/plo_17-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/906/plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/907/plo_19-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/908/plo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/910/plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/911/plo_22-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/912/plo_23-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/914/plo_24-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/913/plo_25-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/916/plo_26-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/917/plo_27-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/915/plo_28_-_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/918/plo_29-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/919/plo_30-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/920/plo_31-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/928/plo_32-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/923/plo_33-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/924/plo_34-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/925/plo_35-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/926/plo_36-2023_anexos_atualizados_com_as_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/927/plo_37-2023_anexos_atualizados_com_as_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/929/plo_38-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/930/plo_39-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/931/plo_40-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/932/plo_41-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/890/pr_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/898/pre_02-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_resolucao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/922/pre_04-2023_assinado_e_protocolado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/900/plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/909/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/921/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/883/plo_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/884/plo_02_-_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/885/plo_03_-_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/886/plo_04_-_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/887/plo_05_-_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/889/plo_06-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/892/plo_07-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/893/plo_08-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/894/plo_09-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/895/plo_10-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/896/plo_11-2023_dispoe_sobre_a_proibicao_do_corte_dos_servicos_de_fornecimento_de_energia_eletrica_e_de_agua_no_municipio_de_pouso_alto_protocolado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/897/plo_12-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/899/plo_13-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/902/plo_14-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/903/plo_15-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/904/plo_16-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/905/plo_17-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/906/plo_18-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/907/plo_19-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/908/plo_20-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/910/plo_21-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/911/plo_22-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/912/plo_23-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/914/plo_24-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/913/plo_25-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/916/plo_26-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/917/plo_27-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/915/plo_28_-_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/918/plo_29-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/919/plo_30-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/920/plo_31-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/928/plo_32-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/923/plo_33-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/924/plo_34-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/925/plo_35-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/926/plo_36-2023_anexos_atualizados_com_as_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/927/plo_37-2023_anexos_atualizados_com_as_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/929/plo_38-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/930/plo_39-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/931/plo_40-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/932/plo_41-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/890/pr_01_-_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/898/pre_02-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/901/projeto_resolucao_03-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2023/922/pre_04-2023_assinado_e_protocolado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="217.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="216.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>