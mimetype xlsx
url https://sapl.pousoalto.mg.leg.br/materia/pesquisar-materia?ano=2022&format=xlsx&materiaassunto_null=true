--- v0 (2025-11-26)
+++ v1 (2026-04-13)
@@ -51,726 +51,726 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/868/pdl_01-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/868/pdl_01-2022.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do município de Pouso Alto relativas ao exercício de 2020.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/820/plc_01-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/820/plc_01-2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XIX ao artigo 132 da Lei nº 659, de 15 de dezembro de 1992, Estatuto dos Funcionários Públicos de Pouso Alto/MG, e dá outras providências</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/821/plc_02-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/821/plc_02-2022.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o inciso VI ao artigo 1º da Lei Complementar nº 98, de 17 de fevereiro de 2009 que define função gratificada a servidor público municipal efetivo e dá outras providências."</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/831/plc_03-2022_cria_cargo_de_provimento_em_comissao_de_procurador_juridico.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/831/plc_03-2022_cria_cargo_de_provimento_em_comissao_de_procurador_juridico.pdf</t>
   </si>
   <si>
     <t>"Extingue e cria cargo na Lei Complementar nº 50, de 28 de novembro de 1996 que cria o quadro de servidores municipais, cria o quadro de servidores em comissão e contém outras providências."</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/857/plc_04-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/857/plc_04-2022.pdf</t>
   </si>
   <si>
     <t>Cria o cargo comissionado no Executivo Municipal, estabelece atribuições, remuneração e dá outras providências.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/861/plc_05-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/861/plc_05-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 106, caput e § 2º da Lei Municipal nº 659, de 29 de dezembro de 1992, que "Dispõe sobre o Estatuto dos Funcionários Públicos Municipais do Município de Pouso Alto.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/862/plc_06-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/862/plc_06-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 99, caput da Lei Municipal nº 659, de 29 de dezembro de 1992, que "Dispõe sobre o Estatuto dos Funcionários Públicos Municipais do Município de Pouso Alto.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/863/plc_07-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/863/plc_07-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 113, incisos II e III da Lei Municipal nº 659, de 29 de dezembro de 1992, que "Dispõe sobre o Estatuto dos Funcionários Públicos Municipais do Município de Pouso Alto.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/864/plc_08-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/864/plc_08-2022.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 102, caput da Lei Municipal nº 659, de 29 de dezembro de 1992, que "Dispõe sobre o Estatuto dos Funcionários Públicos Municipais do Município de Pouso Alto.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/866/plc_09-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/866/plc_09-2022.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a eleição do diretor da unidade escolar do município de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/870/plc_10-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/870/plc_10-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 106, caput 106, caput e §§ 1º e 2º e revoga o artigo 108 da Lei Municipal nº 659, 29 de dezembro de 1992, que "Dispõe sobre o Estatuto dos Funcionários Públicos Municipais do Município de Pouso Alto / MG."</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ana Maria Santos Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/891/plc_11-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/891/plc_11-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Estatuto de Defesa, Controle e Proteção dos animais no Município de Pouso Alto e dá outras providências."</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/810/plo_01-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/810/plo_01-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos Profissionais do Magistério Público Municipal e contém outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/811/plo_02-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/811/plo_02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos Profissionais da Epidemiologia e Controle de doenças - E.C.D. e Profissionais do Programa Saúde da Família - PSF e contém outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/812/plo_03-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/812/plo_03-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos Servidores Públicos Municipais e contém outras providências.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/813/plo_04-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/813/plo_04-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar o parcelamento de débitos do Município inscritos no Termo de Confissão e Parcelamento de Débito n° 010/2021 entabulado com o Estado de Minas Gerais, através da Secretaria de Governo de Minas Gerais - SEGOV, por intermédio da Subsecretaria de Coordenação e Gestão Institucional, como dívida fundada, nos casos e condições que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/814/plo_05-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/814/plo_05-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos subsídios dos agentes políticos do Município de Pouso Alto</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/815/plo_06-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/815/plo_06-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de auxílio transporte a estudantes de nível superior, técnico e supletivo e dá outras providências."</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/816/plo_07-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/816/plo_07-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores públicos da Câmara Municipal de Pouso Alto no exercício de 2022</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/817/plo_08-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/817/plo_08-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial e dá outras providências</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/819/plo_09-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/819/plo_09-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização de Uso de Espaço Público a título precário, oneroso e temporário, para propaganda em Ginásios, Quadras Esportivas e Estádio Municipal e dá outras providências</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/822/plo_10-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/822/plo_10-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Pouso Alto a efetuar doação de área de veículos para os fins do Convênio 887707/2019 e dá outras providências"</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/823/plo_11-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/823/plo_11-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de Crédito Especial e dá outras providências."</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/824/plo_12-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/824/plo_12-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais no exercício 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/825/plo_13-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/825/plo_13-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social no exercício 2022 ao Grupo teatral São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/827/plo_14-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/827/plo_14-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Sistema Municipal de Atendimento Socioeducativo (SIMASE), na modalidade de medida socioeducativa em meio aberto de liberdade assistida e de prestação de serviços à comunidade, destinado a adolescente que pratique ato infracional no município de Pouso Alto/MG e dá outras providências."</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/828/plo_15-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/828/plo_15-2022.pdf</t>
   </si>
   <si>
     <t>"Fixa o vencimento de cargo criado pela Câmara Municipal de Pouso Alto."</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/832/plo_16-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/832/plo_16-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Pouso Alto a transferir, por doação, veículos de sua propriedade para a Escola de Treinamento de Missionários Desafio Jovem e contém outras providências.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/833/plo_17-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/833/plo_17-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual de Governo - Lei nº 658/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/834/plo_18-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/834/plo_18-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/835/plo_19-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/835/plo_19-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação e ratificação da 1ª alteração consolidada do contrato de Consórcio Público Intermunicipal Multifinalitário da Microrregião do Circuito das Águas-CIMAG/AMAG.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/836/plo_20-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/836/plo_20-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de repasse de recurso financeiro depositado em conta especifica a entidade do município de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/837/plo_21-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/837/plo_21-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de percentual constante na Lei 655/2021 - LDO, que autoriza transpor, remanejar e transferir, total ou parcialmente, as dotações orçamentárias aprovadas na Lei Orçamentária de 2022 e em créditos adicionais."</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/838/plo_22-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/838/plo_22-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/840/plo_23-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/840/plo_23-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a prestar apoio financeiro aos proprietários de Reservas Particulares do Patrimônio Natural - RPPN, situadas dentro dos limites políticos de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/856/plo_24-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/856/plo_24-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste salarial dos Profissionais do Magistério Público Municipal e contém outras providências."</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/858/plo_25-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/858/plo_25-2022.pdf</t>
   </si>
   <si>
     <t>Institui Nossa Senhora da Conceição como Padroeira do Município de Pouso Alto, designando ainda o dia 08 de dezembro como data comemorativa e feriado no calendário oficial do Município</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/859/plo_26-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/859/plo_26-2022.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/860/plo_27-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/860/plo_27-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do piso salarial de Agente Comunitário da Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/865/plo_28-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/865/plo_28-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de percentual constante na Lei 659/2021 – LOA, que fixa o limite para abertura de créditos adicionais suplementares no exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/867/plo_29-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/867/plo_29-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Pouso Alto a transferir, por doação, bens móveis de sua propriedade para Escola de Treinamento de Missionários Desafio Jovem - ETM, Associação de Pais e Amigos dos Excepcionais - APAE e Centro de Atendimento ao Adolescente Carente de Pouso Alto - CEAAPA e contém dá outras providências.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/869/plo_30-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/869/plo_30-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social no exercício de 2022 e dá outras providências"</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Ana Maria Santos Barbosa, Paulo Sérgio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/871/plo_31-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/871/plo_31-2022.pdf</t>
   </si>
   <si>
     <t>"Institui o "Programa IPTU Verde" e autoriza a concessão de descontos no Imposto Predial e Territorial Urbano (IPTU), bem como incentivo ao uso de tecnologias e medidas ambientais sustentáveis."</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/872/plo_32-2022_reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/872/plo_32-2022_reduzido.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e Fixa a Despesa do Município de Pouso Alto para o Exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/873/plo_33-2022_reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/873/plo_33-2022_reduzido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual do Governo - Lei nº 658/2021 e da Lei de Diretrizes Orçamentárias - Lei nº 681/2022.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/874/plo_34-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/874/plo_34-2022.pdf</t>
   </si>
   <si>
     <t>Institui o "OUTUBRO ROSA", mês dedicado à Prevenção do Câncer de Mama, no Município de Pouso Alto.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/875/plo_35-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/875/plo_35-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de percentual constante na Lei 659/2021 - LOA, que fixa o limite para abertura de créditos adicionais suplementares no Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/876/plo_36-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/876/plo_36-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/877/plo_37-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/877/plo_37-2022.pdf</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/878/plo_38-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/878/plo_38-2022.pdf</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/879/plo_39-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/879/plo_39-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social no exercício de 2022 e dá outras providências."</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/881/plo_40-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/881/plo_40-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição da coleta seletiva no âmbito do município de Pouso Alto e dá outras providências."</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/882/plo_41-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/882/plo_41-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a alínea "a" do inciso II do artigo 6º da Lei Ordinária 692/2022, de 05 de outubro de 2022 que "Dispõe sobre a concessão de subvenção social no exercício de 2022 e dá outras providências."</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/829/pre_01-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/829/pre_01-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso II, do § 1º, do artigo 109 do Regimento Interno da Câmara Municipal."</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/830/pre_02-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/830/pre_02-2022.pdf</t>
   </si>
   <si>
     <t>"Cria, no quadro de pessoal da Câmara Municipal de Pouso Alto, o cargo em comissão de Assessor Jurídico da Presidência."</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/839/pre_03-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/839/pre_03-2022.pdf</t>
   </si>
   <si>
     <t>Modifica o Regimento Interno da Câmara Municipal a fim de alterar o horário de início das reuniões ordinárias e dá outras providências.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/880/pre_06-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/880/pre_06-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a realização de estágios de estudantes na Câmara Municipal de Pouso Alto".</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Propostas de Emendas à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pelo_01-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pelo_01-2022.pdf</t>
   </si>
   <si>
     <t>Altera o § 4º, do artigo 27 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Wilson Arantes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/888/requerimento_no_26-2022.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/888/requerimento_no_26-2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito que sejam respondidos aos seguintes questionamentos relacionados à frota de caminhões e maquinários da Prefeitura Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1077,68 +1077,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/868/pdl_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/820/plc_01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/821/plc_02-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/831/plc_03-2022_cria_cargo_de_provimento_em_comissao_de_procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/857/plc_04-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/861/plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/862/plc_06-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/863/plc_07-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/864/plc_08-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/866/plc_09-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/870/plc_10-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/891/plc_11-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/810/plo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/811/plo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/812/plo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/813/plo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/814/plo_05-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/815/plo_06-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/816/plo_07-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/817/plo_08-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/819/plo_09-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/822/plo_10-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/823/plo_11-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/824/plo_12-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/825/plo_13-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/827/plo_14-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/828/plo_15-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/832/plo_16-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/833/plo_17-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/834/plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/835/plo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/836/plo_20-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/837/plo_21-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/838/plo_22-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/840/plo_23-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/856/plo_24-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/858/plo_25-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/859/plo_26-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/860/plo_27-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/865/plo_28-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/867/plo_29-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/869/plo_30-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/871/plo_31-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/872/plo_32-2022_reduzido.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/873/plo_33-2022_reduzido.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/874/plo_34-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/875/plo_35-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/876/plo_36-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/877/plo_37-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/878/plo_38-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/879/plo_39-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/881/plo_40-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/882/plo_41-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/829/pre_01-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/830/pre_02-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/839/pre_03-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/880/pre_06-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pelo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/888/requerimento_no_26-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/868/pdl_01-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/820/plc_01-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/821/plc_02-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/831/plc_03-2022_cria_cargo_de_provimento_em_comissao_de_procurador_juridico.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/857/plc_04-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/861/plc_05-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/862/plc_06-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/863/plc_07-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/864/plc_08-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/866/plc_09-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/870/plc_10-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/891/plc_11-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/810/plo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/811/plo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/812/plo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/813/plo_04-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/814/plo_05-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/815/plo_06-2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/816/plo_07-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/817/plo_08-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/819/plo_09-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/822/plo_10-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/823/plo_11-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/824/plo_12-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/825/plo_13-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/827/plo_14-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/828/plo_15-2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/832/plo_16-2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/833/plo_17-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/834/plo_18-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/835/plo_19-2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/836/plo_20-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/837/plo_21-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/838/plo_22-2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/840/plo_23-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/856/plo_24-2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/858/plo_25-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/859/plo_26-2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/860/plo_27-2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/865/plo_28-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/867/plo_29-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/869/plo_30-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/871/plo_31-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/872/plo_32-2022_reduzido.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/873/plo_33-2022_reduzido.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/874/plo_34-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/875/plo_35-2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/876/plo_36-2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/877/plo_37-2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/878/plo_38-2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/879/plo_39-2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/881/plo_40-2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/882/plo_41-2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/829/pre_01-2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/830/pre_02-2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/839/pre_03-2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/880/pre_06-2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/826/pelo_01-2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2022/888/requerimento_no_26-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>