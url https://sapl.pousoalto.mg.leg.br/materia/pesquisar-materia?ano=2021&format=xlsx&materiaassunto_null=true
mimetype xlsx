--- v0 (2025-11-26)
+++ v1 (2026-04-13)
@@ -54,1914 +54,1914 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cláudio Ferreira dos Passos</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/672/01-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/672/01-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a instalação de mais uma caixa d’água no bairro Pessegueiro, no município de Pouso Alto”</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Érik Bruno Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/657/02-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/657/02-2021.pdf</t>
   </si>
   <si>
     <t>“Indica a apresentação de Projeto de Resolução que “Acrescenta o Capítulo II-A “Das audiências públicas” ao Título VI “Das reuniões” do Regimento Interno da Câmara Municipal”</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Wilson Arantes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/658/03-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/658/03-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a realização de limpeza e retirada de entulhos despejados na Rua Ismar Augusto da Silva, Bairro Nova Esperança, no município de Pouso Alto”</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/659/04-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/659/04-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a realização de limpeza e retirada de entulhos despejados na Rua José Ribeiro de Carvalho e Silva, no distrito de Santana do Capivari”</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/660/05-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/660/05-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a instalação de redes de proteção atrás da trave de gol no campo de futebol localizado no distrito de Santana do Capivari”</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/661/06-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/661/06-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a realização de limpeza e retirada de entulhos despejados na Rua João Santiago Ribeiro, no distrito de Santana do Capivari”</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ana Maria Santos Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/662/07-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/662/07-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a reavaliação da concessão de insalubridade aos motoristas do setor de saúde, aos operários das estações de tratamento de água de Pouso Alto e Distrito de Santana do Capivari e aos fisioterapeutas”</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/663/08-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/663/08-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a aquisição de um caminhão compactador de lixo”</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/664/09-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/664/09-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a instalação de lixeiras na área urbana e rural”</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/665/10-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/665/10-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a instituição do auxílio-natalidade às servidoras públicas e aos servidores públicos municipais”</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/666/11-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/666/11-2021.pdf</t>
   </si>
   <si>
     <t>“Indica a concessão de 25 (vinte e cinco) dias úteis de férias por ano para o servidor público”</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/667/12-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/667/12-2021.pdf</t>
   </si>
   <si>
     <t>“Indica o aumento para 08 (oito) dias consecutivos de licença em razão de casamento, falecimento de cônjuge, companheiro, pais, madrasta ou padrasto, filhos, enteados, menor sob guarda ou tutela de irmãos”</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/668/13-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/668/13-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a concessão ao servidor ocupante de cargo de provimento efetivo licença-prêmio com duração de três meses a cada cinco anos ininterruptos de efetivo exercício no serviço público”</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/669/14-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/669/14-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito o aumento do prazo de concessão de licença para trato de assuntos particulares para 03 (três) anos consecutivos, sem remuneração para servidor ocupante de cargo efetivo, desde que não esteja em estágio probatório”</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/670/15-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/670/15-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito a canalização através de manilha ou gabião do esgoto a céu aberto e águas oriundas da chuva que margeia a Avenida Haroldo Russano e desagua no Ribeirão de Pouso Alto”</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/671/16-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/671/16-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito inspeção sanitário e o recolhimento de entulhos e restos de material de construção, móveis domésticos, lenha) amontoados nos passeios, calçadas e nas vias públicas”</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/681/17-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/681/17-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a implantação de sistema de monitoramento, por meio da instalação de câmeras de segurança em locais estratégicos no município de Pouso Alto e no distrito de Santana do Capivari."</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/682/18-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/682/18-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a adoção de programa de coleta seletiva de lixos recicláveis e a criação de Pontos de Entrega Voluntária - PEVs para despejo de lixo seco, como papéis, metais, plásticos, vidros e embalagens, no município de Pouso Alto,no distrito de Santana do Capivari e nos bairros rurais."</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/683/19-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/683/19-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja realizada obra de canalização, com instalação de bueiro para drenagem e escoamento adequado da água, bem como seja feita a retirada de entulho na Rua Barão de Pouso Alto, entre as residências de nº 265 e nº 295."</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/684/20-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/684/20-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a adoção de medidas destinadas à melhoria do local onde se situa bica de água, próximo ao restaurante Fogão da Roça."</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/685/21-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/685/21-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito que promova as providências necessárias para o cumprimento da Lei Federal nº 13.935/2019, que "Dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de educação básica.""</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/686/22-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/686/22-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a realização dos cortes das árvores ou intervenção junto ao DER e DNIT para realização de vistoria nos locais."</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/687/23-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/687/23-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito ou intervenção do órgão competente para realização da limpeza na Rodovia MG 350."</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Vicente de Fátima de Paula</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/688/24-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/688/24-2021.pdf</t>
   </si>
   <si>
     <t>"Indicação quebra-molas na rua Expedicionário José Amâncio."</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/689/25-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/689/25-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita quebra-molas na Rua Sebastião Adriano Teixeira."</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/690/26-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/690/26-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita iluminação pública e que seja reavaliado o tráfego da Rua Sebastião Lopes de Oliveira."</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/691/27-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/691/27-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita o corte de três árvores no Bairro do Triângulo."</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/692/28-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/692/28-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita o corte de árvores e retirada de entulho no Bairro Córrego das Pedras."</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/693/29-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/693/29-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita possíveis soluções de limpeza na represa de água no Bairro Córrego das Pedras."</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/694/30-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/694/30-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a criação de uma clínica veterinária municipal para atendimento de animais abandonados."</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Renilda Eustáquia Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/695/31-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/695/31-2021.pdf</t>
   </si>
   <si>
     <t>"Indica o nivelamento do morro Duas Pontes, no bairro Berberia."</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/696/32-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/696/32-2021.pdf</t>
   </si>
   <si>
     <t>"Indica manutenção, conservação e limpeza da estrada de acesso ao Bairro Berberia."</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/697/33-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/697/33-2021.pdf</t>
   </si>
   <si>
     <t>"Consulta sobre a viabilidade de calçamento, iluminação pública e arborização na Rua Albert Sabin."</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/698/34-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/698/34-2021.pdf</t>
   </si>
   <si>
     <t>"A limpeza do córrego da Avenida Haroldo Russano."</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/699/35-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/699/35-2021.pdf</t>
   </si>
   <si>
     <t>"A destinação de duas casas populares situadas na Rua Milton Querino de Souza e duas residências situadas no Bairro Córrego das Pedras para famílias carentes que necessitam de moradia."</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/700/36-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/700/36-2021.pdf</t>
   </si>
   <si>
     <t>Indica a alienação de imóveis públicos para arrecadação de fundos para o município."</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/701/37-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/701/37-2021.pdf</t>
   </si>
   <si>
     <t>"Indica a retirada de barraca de ambulante que fica situada todas as quintas-feiras na esquina entre o prédio da APAE e Avenida Paulino Vito Nogueira."</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/702/38-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/702/38-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a realização de obras de manutenção do calçamento e pintura de quebra-molas em toda a extensão da Avenida Haroldo Russano."</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/703/39-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/703/39-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a implantação de uma pista de ciclovia e uma pista de caminhada para pedestres entre Pouso Alto e São Sebastião do Rio Verde."</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/704/40-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/704/40-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito que seja realizada obra de calçamento na Rua Barão de Pouso Alto, à frente das residências de nº 265 e nº 295."</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/705/41-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/705/41-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a realização de obras de manutenção do calçamento e quebra-molas em toda a extensão da Rua Júlio Ribeiro, no Município de Pouso Alto."</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/706/42-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/706/42-2021.pdf</t>
   </si>
   <si>
     <t>"Reitera a Indicação nº 30/2017, que indica a implantação de projeto de lazer e educação corporal, mediante a contratação de instrutores e oferta de aulas gratuitas e regulares de zumba e outras modalidades de dança e atividades físicas, na Praça Ribeiro da Luz, pelo menos 3 vezes por semana."</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/707/43-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/707/43-2021.pdf</t>
   </si>
   <si>
     <t>"Reitera a Indicação nº 70/2017, que indica a colocação de tela de proteção nas laterais das passarelas quem ficam localizadas nas rodovias de Pouso Alto e Santana do Capivari."</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/708/44-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/708/44-2021.pdf</t>
   </si>
   <si>
     <t>"Reitera a Indicação nº 62/2017, que indica o fechamento do campo de futebol localizado no distrito de Santana do Capivari."</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/746/45-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/746/45-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a realização de nova perícia para avaliação dos riscos ocupacionais a que são expostos os fisioterapeutas, motoristas de ambulância e operários da Estação de Tratamento de Água."</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/709/46-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/709/46-2021.pdf</t>
   </si>
   <si>
     <t>"Reitera a Indicação nº 41/2017, que indica a implantação de iluminação pública na via paralela à Rodovia BR-354, no trecho compreendido entre a loja de Cachaça Paraíso e a Água Mineral Pouso Alto, no Córrego das Pedras."</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/710/47-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/710/47-2021.pdf</t>
   </si>
   <si>
     <t>"Reitera a Indicação nº 29/2017, que indica a construção de dois quiosques na Praça Ribeiro da Luz, com posterior concessão a particulares para instalação de lanchonetes e promoção de eventos culturais e musicais."</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/711/48-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/711/48-2021.pdf</t>
   </si>
   <si>
     <t>"Reitera a Indicação nº 67/2017 para indicar a criação de uma escola de música no município de Pouso Alto."</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/712/49-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/712/49-2021.pdf</t>
   </si>
   <si>
     <t>"Indico ao Prefeito a criação do projeto "melhor idade", destinado ao lazer e à educação corporal dos idosos, mediante a contratação de instrutores e oferta de aulas gratuitas e regulares de alongamento, na Praça Ribeiro da Luz, pelo menos 3 vezes por semana."</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/713/50-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/713/50-2021.pdf</t>
   </si>
   <si>
     <t>"Indico ao Prefeito a criação do projeto "cuide-se", destinado ao lazer e à educação corporal, mediante a contratação de instrutores e oferta de aulas gratuitas e regulares de atividade funcional, na Praça Ribeiro da Luz, pelo menos 3 vezes por semana."</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/714/51-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/714/51-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a implantação de um projeto de eficiência energética, para fins de economia financeira, melhoria da qualidade de iluminação pública e preservação ambiental."</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/715/52-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/715/52-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita intervenção da Prefeitura Municipal junto ao DNIT para reinstalação de radar eletrônico próximo a uma curva situada na altura do Hotel Serraverde e a instalação de radar eletrônico próximo a Mineração Pouso Alto."</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/716/53-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/716/53-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita construção de uma ponte de concreto em substituição a ponte de madeira e a instalação de duas caixas de água no Bairro Córrego das Pedras."</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/717/54-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/717/54-2021.pdf</t>
   </si>
   <si>
     <t>"Indica a colocação de tampas e caixas de água no bairro Pessegueiros."</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/718/55-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/718/55-2021.pdf</t>
   </si>
   <si>
     <t>"Indica melhoria da estrada do Bairro Itororó."</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/719/56-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/719/56-2021.pdf</t>
   </si>
   <si>
     <t>"Indica viabilidade de calçamento, iluminação pública, roçada e retirada de entulho do Bairro Córrego das Pedras."</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/720/57-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/720/57-2021.pdf</t>
   </si>
   <si>
     <t>"Indico ao Prefeito a limpeza, a desobstrução e a manutenção do canal sob a ponte no Bairro Paciência."</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/721/58-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/721/58-2021.pdf</t>
   </si>
   <si>
     <t>"Indico ao Prefeito o recolhimento do lixo e a limpeza do local na entrada do Coura pela BR 354 em frente ao bairro Goiabeira, zona rural de Itanhandu."</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/722/59-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/722/59-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita iluminação pública no bairro Vidinha."</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Mário Hélio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/723/60-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/723/60-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a colocação de placa de trânsito mais visível para sinalização de sentido contramão na Avenida Fernando Petronilho."</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/724/61-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/724/61-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito que seja realizada obra de canalização, com instalação de bueiro para drenagem e escoamento adequado da água em frente ao terreno do senhor Francisco Fonseca, no bairro do Ribeirão."</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/725/62-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/725/62-2021.pdf</t>
   </si>
   <si>
     <t>"Indica a poda de árvores e a instalação de braços de luz, bem como a troca de lâmpadas nos postes já instalados na BR-354 em frente à Escola Estadual Felizarda Russano."</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/726/63-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/726/63-2021.pdf</t>
   </si>
   <si>
     <t>"Indica a implantação de iluminação pública no trecho compreendido entre a loja Cachaça Paraíso e a Vila Cornelinho."</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/727/64-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/727/64-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a capina e a limpeza da vegetação à margem da rodovia que liga os municípios de Pouso Alto a São Sebastião do Rio Verde."</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/728/65-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/728/65-2021.pdf</t>
   </si>
   <si>
     <t>"Indica a instalação de um poste com braço de luz, bem como a troca de lâmpadas nos postes instalados na Rua Joaquim Lúcio Nogueira, entre as residências de nº 503 e 523, no bairro Jardim Mesquita."</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/729/66-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/729/66-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a manutenção da Rua Joaquim Mira."</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/730/67-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/730/67-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita realização de levantamento de veículos abandonados nas vias públicas do Município."</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/731/68-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/731/68-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito o conserto e a manutenção do telhado do prédio público que sedia o Destacamento da Polícia Militar de Minas Gerais em Pouso Alto."</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/732/69-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/732/69-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a reforma e a recuperação das traves do campo de futebol do Distrito de Santana do Capivari."</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/733/70-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/733/70-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a retirada do bambuzal que margeia o campo de futebol do Distrito de Santana do Capivari."</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/734/71-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/734/71-2021.pdf</t>
   </si>
   <si>
     <t>"Indica a construção de unidade de atendimento de saúde, por meio do Programa Saúde da Família (PSF), no bairro Pessegueiro, no município de Pouso Alto."</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/735/72-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/735/72-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito o planejamento, o estudo e a elaboração de projetos de melhoria do sistema de abastecimento de água em nosso município com posterior submissão aos editais de processos seletivos promovidos pela Fundação Nacional de Saúde - FUNASA."</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/736/73-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/736/73-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito o planejamento, o estudo, a elaboração e a implantação de um sistema sustentável de saneamento básico nas comunidades rurais de Pouso Alto."</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/737/74-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/737/74-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a limpeza e a manutenção do Córrego da Estação principalmente na altura da Rua Dr. Sílvio Batista Pinto de Almeida."</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/738/75-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/738/75-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito o levantamento e a notificação dos proprietários de terrenos urbanos que acumulam mato, lixo e entulho, com base no artigo 17 da Lei Complementar nº 64/1999."</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/739/76-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/739/76-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a realização de limpeza da Rua Santa Rita, no distrito de Santana do Capivari."</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/740/77-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/740/77-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito o planejamento e a realização da ampliação do abastecimento de água residencial nos bairros Coura e Berberia."</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/741/78-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/741/78-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito o planejamento e a instalação de iluminação pública no bairro Coura."</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/742/79-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/742/79-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a colocação de mais 2 caixas d'água no bairro Pessegueiros."</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/743/80-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/743/80-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a instalação de mais 1 caixa d'água no bairro Vidinha."</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/744/81-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/744/81-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a concessão de uma sala com computador, impressora e internet para servir de base para a Polícia Militar, na subprefeitura do Distrito de Santana do Capivari."</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/763/82-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/763/82-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita a colocação de três tambores para recolhimento de lixo no Bairro Vidinha."</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/764/83-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/764/83-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a tomada de providências para conter as erosões e deslizamentos do solo na Rua Milton Querino de Souza, no bairro Nova Esperança."</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/765/84-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/765/84-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito que seja realizada obra de calçamento na Rua Arlindo Pereira Rodrigues, na Rua Evangelho Quadrangular e na Rua Josquim Geraldo Rodrigues, no distrito de Santana do Capivari."</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/766/85-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/766/85-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a instalação de postes equipados com iluminação pública e de transformadores na Rua Luiz Carlos da Silva, na Rua Antônio Rodrigues Fonseca, na Rua Mariana Rabelo Rodrigues, na Rua Maria da Glória Gonçalves, na Rua Arlindo Pereira Rodrigues, na Rua Evangelho Quadrangular, na Rua Dorcas Ribeiro Rodrigues e na BR em frente ao Hotel Maria."</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/767/86-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/767/86-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a colocação de placa proibindo o estacionamento de veículos de cargas na Rua José Paulino Rodrigues, entre a igreja e a residência de nº 195, no Distrito de Santana do Capivari."</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/768/87-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/768/87-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito que seja realizada a limpeza e corte da vegetação às margens do Córrego da Estação, em toda sua extensão, desde a Avenida Haroldo Russano até o bairro Várzea dos Lopes.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/769/88-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/769/88-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito que seja realizada imediata manutenção da estrada e estendida obra de calçamento até a última residência localizada no bairro Vidinha."</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/770/89-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/770/89-2021.pdf</t>
   </si>
   <si>
     <t>"Indica manutenção, conservação e limpeza da estrada de acesso ao Bairro da Paciência."</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/771/90-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/771/90-2021.pdf</t>
   </si>
   <si>
     <t>"Indica realização de castração de animais de rua, no município de Pouso Alto."</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/772/91-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/772/91-2021.pdf</t>
   </si>
   <si>
     <t>"Indica a instalação de braços de luz nos postes localizados na Rua Albert Sabim, nº 487, no Centro de Pouso Alto, próximo ao matadouro municipal."</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/773/92-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/773/92-2021.pdf</t>
   </si>
   <si>
     <t>"Indica a instalação de dois braços de luz nos postes localizados no bairro Pessegueiro."</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/774/93-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/774/93-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a realização de pintura de quebra-molas em toda a extensão da Avenida Haroldo Russano, no Município de Pouso Alto e a instalação de placa indicativa da velocidade máxima permitida no início da via."</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/777/94-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/777/94-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita colocação de quebra-molas no bairro Vidinha."</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/778/95-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/778/95-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita que seja estabelecido o serviço de limpeza pública na Rua José Ribeiro Pires no bairro Banho de Sol com sua varrição diária."</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/779/96-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/779/96-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita que o Prefeito Municipal entre em contato com a CEMIG, objetivando a substituição do sistema de iluminação pública atualmente existente, por lâmpadas em LED, em todo o território municipal."</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/780/97-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/780/97-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a realização de limpeza e retirada de entulhos na Rua Sebastião Lopes de Oliveira, no município de Pouso Alto."</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/781/98-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/781/98-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito o corte da vegetação e desassoreamento do Ribeirão de Pouso Alto às margens da ponte que liga as praças centrais dos municípios de Pouso Alto."</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/784/99-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/784/99-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito que seja realizada obra de calçamento na Rua Manoel Pereira Rodrigues, no distrito de Santana do Capivari."</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/785/100-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/785/100-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito a realização de limpeza ou tomada de providências para, no exercício de seu poder de polícia, fiscalizar e compelir a limpeza dos terrenos localizados no loteamento Bela Vista, no município de Pouso Alto."</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/841/101-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/841/101-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja realizada obra de manutenção na ponte localizada na Serra da Criança.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/842/102-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/842/102-2021.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa Diretora a apresentação de Projeto de Resolução que vise a alteração do artigo 109, § 1º, inciso II do Regimento Interno.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/843/103-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/843/103-2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito a criação do projeto "MTB Pouso Alto", destinado ao lazer e à prática de bicicross, mediante a criação de pista de MTB e fomento desta modalidade esportiva.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/844/104-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/844/104-2021.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e retirada de lixo e entulho que se acumula na entrada da Barão de Pouso Alto.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/845/105-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/845/105-2021.pdf</t>
   </si>
   <si>
     <t>Indica a instalação postes com braços de luz na Rua Ismar Augusto da Silva, dos fundos da residência de nº 113 à frente da residência de nº 140.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/846/106-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/846/106-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a realização de pintura de quebra-molas na Rua Ismar Augusto da Silva, dos fundos da residência de nº 113 à frente da residência de nº 140.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/847/107-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/847/107-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a realização de limpeza e retirada da vegetação na Rua Noel Soares, no município de Pouso Alto.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/848/108-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/848/108-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja realizada obra de manutenção do bueiro e manilha instalados na estrada principal do bairro Coura, próximo à Santa Cruz e à casa do senhor José Areis Ferreira, para drenagem e escoamento adequado da água.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/849/109-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/849/109-2021.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal a realização de licitação de outorga de permissão, para a prestação dos serviços de transporte individual de passageiros.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>José Passos Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/850/110-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/850/110-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a construção de uma passarela sobre o rio que corta a BR 360 próximo à entrada do Hotel Bavária, bairro Triângulo.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/851/111-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/851/111-2021.pdf</t>
   </si>
   <si>
     <t>Indica a poda de árvores na estrada rural no sentido do bairro Berberia a Duas Pontes, próximo à casa do senhor Paulo Francisco Paulino, conhecido como Barrada.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/852/112-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/852/112-2021.pdf</t>
   </si>
   <si>
     <t>Indica a poda de árvores na estrada rural no sentido do bairro Berberia ao Coura, em todo seu trajeto.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/853/113-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/853/113-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a realização de limpeza de bueiro, corte da vegetação e retirada de entulhos na Rua Comendador Pinto Dias, no município de Pouso Alto.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/854/114-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/854/114-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito o corte da vegetação e limpeza do córrego às margens da Rodovia BR-354, próximo a passarela.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/855/115-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/855/115-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja estendida obra de calçamento e instalado sistema de escoamento de água na Vila Cornelinho.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/806/pdl_01-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/806/pdl_01-2021.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do município de Pouso Alto relativas ao exercício de 2019."</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/807/pdl_02-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/807/pdl_02-2021.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do município de Pouso Alto relativas ao exercício de 2018."</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/655/plc_01-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/655/plc_01-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do art.: 18 da LC 64 de 13.09.99 - Código de Posturas, autorizando o recolhimento pelo Poder Público Municipal a recolher restos de materiais de construção, os entulhos provenientes de demolição, os resíduos das casas comerciais, bem como terra, folhas e galhos (dos jardins e quintais particulares), em situações excepcionais"</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/755/plc_02-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/755/plc_02-2021.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei Complementar nº 132, de 15 de dezembro de 2017, que "Altera a Lei Complementar nº 119, de 23 de dezembro de 2015, que "Institui no município de Pouso Alto a Contribuição para Custeio da Iluminação Pública - COSCIP, prevista no art. 149-A da Constituição Federal" e dá outras providências" e concede efeito repristinatório ao artigo 4º da Lei Complementar nº 119, de 23 de dezembro de 2015, que "Institui no município de Pouso Alto a Contribuição para Custeio da Iluminação Pública - COSCIP, prevista no art. 149-A da Constituição Federal."</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/787/plc_03-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/787/plc_03-2021.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o Título III-A “Da identificação dos logradouros públicos” à Lei Complementar nº 64, de 13 de setembro de 1999, que dispõe sobre o código de Posturas do Município de Pouso Alto.”</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/788/plc_04-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/788/plc_04-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Parcelamento do Solo Urbano ou com destinação urbana no Município de Pouso Alto e dá outras providências.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/793/plc_05-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/793/plc_05-2021.pdf</t>
   </si>
   <si>
     <t>“Acrescenta o inciso IXI ao artigo 132 da Lei nº 89, de 15 de dezembro de 1992, e dá outras providências”</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/794/plc_06-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/794/plc_06-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura o termo de cessão de uso do terreno que fazem o Município de Pouso Alto e o Estado de Minas Gerais, por intermédio da Secretaria de Estado de Educação.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/652/plo_01-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/652/plo_01-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial dos Servidores Municipais e contém outras providências"</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/653/plo_02-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/653/plo_02-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a fixação do piso salarial dos Profissionais da Epidemiologia e Controle de Doenças - E.C.D. e contém outras providências."</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/654/plo_03-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/654/plo_03-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Reajuste dos Profissionais do Magistério Público Municipal; Institui a nova Tabela de Vencimentos e dá outras providências."</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/674/plo_04-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/674/plo_04-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos vencimentos dos servidores públicos da Câmara Municipal de Pouso Alto no exercício de 2021.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/673/plo_05-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/673/plo_05-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais no exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/678/plo_06-2021_projeto_de_lei_medidas_seguranca_estabelecimentos_bancarios_final_ii_-_assinado.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/678/plo_06-2021_projeto_de_lei_medidas_seguranca_estabelecimentos_bancarios_final_ii_-_assinado.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas de segurança a serem adotadas pelos estabelecimentos bancários e outros que promovam movimentação de valores</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/679/plo_07-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/679/plo_07-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/680/plo_08-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/680/plo_08-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Especial e dá outras providências</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>Érik Bruno Ribeiro, Wilson Arantes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/745/plo_09-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/745/plo_09-2021.pdf</t>
   </si>
   <si>
     <t>"Reconhece a prática da atividade física e do exercício físico como essenciais para a população de Pouso Alto em estabelecimentos prestadores de serviços destinados a essa finalidade, bem como em espaços públicos em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais."</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/753/plo_10-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/753/plo_10-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de Crédito Especial e dá outras providências"</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/754/plo_11-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/754/plo_11-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos Profissionais da Educação - CACS FUNDEB e dá outras providências."</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/759/plo_12-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/759/plo_12-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/760/plo_13-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/760/plo_13-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Pouso Alto a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências."</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/761/plo_14-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/761/plo_14-2021.pdf</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/775/plo_15-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/775/plo_15-2021.pdf</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/776/plo_16-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/776/plo_16-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Pouso Alto a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/782/plo_17-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/782/plo_17-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Prefeito Municipal e os representantes da Fazenda Pública Municipal a celebrarem acordo em processos administrativos e transacionar em processos judiciais em que o Município de Pouso Alto for interessado, autor, réu ou tiver interesse jurídico na qualidade de assistente ou oponente, e dá outras providências."</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/786/plo_18-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/786/plo_18-2021.pdf</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/790/plo_19-2021reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/790/plo_19-2021reduzido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão da Lei de Diretrizes Orçamentárias - Lei nº 655/2021.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/791/plo_20-2021reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/791/plo_20-2021reduzido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Plano Plurianual do Município de Pouso Alto para o quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/792/plo_21-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/792/plo_21-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Casa de cultura no município de Pouso Alto e contém outras providências</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/795/plo_22-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/795/plo_22-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza assinatura de convênio</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/796/plo_23-2021_reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/796/plo_23-2021_reduzido.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e Fixa a Despesa do Município de Pouso Alto para o Exercício de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/797/plo_24-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/797/plo_24-2021.pdf</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/802/plo_25-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/802/plo_25-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da Casa da Cultura no município de Pouso Alto e contém outras providências."</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/804/plo_26-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/804/plo_26-2021.pdf</t>
   </si>
   <si>
     <t>Cria a Carteira de Identificação do Autista (CIA) para a pessoa diagnosticada com Transtorno do Espectro Autista (TEA) no âmbito do município de Pouso Alto</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/803/plo_27-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/803/plo_27-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização de Repasse de Recurso Financeiro depositado em conta específica às Entidade do Município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/805/plo_28-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/805/plo_28-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de auxílio transporte a estudantes de nível superior, técnico e supletivo e dá outras providências."</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/808/plo_29-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/808/plo_29-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de dispositivos da Lei Orçamentária Anual - Lei nº 659/2021.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/809/plo_30-2021reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/809/plo_30-2021reduzido.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão do Plano Plurianual de Governo - Lei nº 658/2021 e da Lei de diretrizes Orçamentárias - Lei nº 655/2021."</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/676/pre_01-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/676/pre_01-2021.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o Capítulo II-A "Das audiências públicas" ao Título VI "Das reuniões" do Regimento Interno da Câmara Municipal."</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/783/pr_02-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/783/pr_02-2021.pdf</t>
   </si>
   <si>
     <t>"Revoga o artigo 250-H do Regimento Interno da Câmara Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/789/pre_03-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/789/pre_03-2021.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso III, do artigo 250-B do Regimento Interno da Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Propostas de Emendas à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Plenário</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/675/pemlo_01-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/675/pemlo_01-2021.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III., do artigo 153 da Lei Orgânica do Município</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/677/pelo_02-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/677/pelo_02-2021.pdf</t>
   </si>
   <si>
     <t>"Revoga o artigo 51-A da Lei Orgânica do Município."</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/656/01-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/656/01-2021.pdf</t>
   </si>
   <si>
     <t>“Reitera o Requerimento nº 17/2020 que solicita informações sobre a restauração, localização e guarda das esquadrias ainda não instaladas no Casarão Solar dos Barões e requer informações sobre a falta de vidraças em portas e janelas que compõem a sua fachada”</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/756/02-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/756/02-2021.pdf</t>
   </si>
   <si>
     <t>"Requer informações sobre o uso de recursos para instalação de iluminação no Estádio Municipal Carlos Vital de Oliveira (Estádio Bolachão)."</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/757/03-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/757/03-2021.pdf</t>
   </si>
   <si>
     <t>"Requer informações sobre a manutenção das quadras esportivas dos bairros rurais do município de Pouso Alto."</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/758/04-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/758/04-2021.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito a apresentação de cópias de todas as portarias que nomeiam ocupantes de cargos comissionados, de confiança e de funções gratificadas, acompanhadas de informações sobre os nomes, telefones, endereços de atuação e eventuais acúmulos de cargos."</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/762/05-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/762/05-2021.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito informações referentes à nomeação de servidores ocupantes de cargo em comissão, funções de confiança e funções gratificadas no Poder Executivo."</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_06-2021.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_06-2021.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos ao Prefeito acerca do conhecimento e/ou apuração da veracidade dos fatos narrados nas denúncias/manifestações oferecidas à esta Câmara Municipal na atual legislatura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2268,68 +2268,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/672/01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/657/02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/658/03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/659/04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/660/05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/661/06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/662/07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/663/08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/664/09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/665/10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/666/11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/667/12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/668/13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/669/14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/670/15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/671/16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/681/17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/682/18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/683/19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/684/20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/685/21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/686/22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/687/23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/688/24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/689/25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/690/26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/691/27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/692/28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/693/29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/694/30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/695/31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/696/32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/697/33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/698/34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/699/35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/700/36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/701/37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/702/38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/703/39-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/704/40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/705/41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/706/42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/707/43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/708/44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/746/45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/709/46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/710/47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/711/48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/712/49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/713/50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/714/51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/715/52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/716/53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/717/54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/718/55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/719/56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/720/57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/721/58-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/722/59-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/723/60-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/724/61-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/725/62-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/726/63-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/727/64-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/728/65-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/729/66-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/730/67-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/731/68-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/732/69-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/733/70-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/734/71-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/735/72-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/736/73-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/737/74-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/738/75-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/739/76-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/740/77-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/741/78-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/742/79-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/743/80-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/744/81-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/763/82-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/764/83-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/765/84-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/766/85-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/767/86-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/768/87-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/769/88-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/770/89-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/771/90-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/772/91-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/773/92-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/774/93-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/777/94-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/778/95-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/779/96-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/780/97-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/781/98-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/784/99-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/785/100-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/841/101-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/842/102-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/843/103-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/844/104-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/845/105-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/846/106-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/847/107-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/848/108-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/849/109-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/850/110-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/851/111-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/852/112-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/853/113-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/854/114-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/855/115-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/806/pdl_01-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/807/pdl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/655/plc_01-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/755/plc_02-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/787/plc_03-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/788/plc_04-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/793/plc_05-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/794/plc_06-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/652/plo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/653/plo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/654/plo_03-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/674/plo_04-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/673/plo_05-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/678/plo_06-2021_projeto_de_lei_medidas_seguranca_estabelecimentos_bancarios_final_ii_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/679/plo_07-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/680/plo_08-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/745/plo_09-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/753/plo_10-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/754/plo_11-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/759/plo_12-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/760/plo_13-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/761/plo_14-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/775/plo_15-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/776/plo_16-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/782/plo_17-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/786/plo_18-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/790/plo_19-2021reduzido.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/791/plo_20-2021reduzido.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/792/plo_21-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/795/plo_22-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/796/plo_23-2021_reduzido.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/797/plo_24-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/802/plo_25-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/804/plo_26-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/803/plo_27-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/805/plo_28-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/808/plo_29-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/809/plo_30-2021reduzido.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/676/pre_01-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/783/pr_02-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/789/pre_03-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/675/pemlo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/677/pelo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/656/01-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/756/02-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/757/03-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/758/04-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/762/05-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_06-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/672/01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/657/02-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/658/03-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/659/04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/660/05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/661/06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/662/07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/663/08-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/664/09-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/665/10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/666/11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/667/12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/668/13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/669/14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/670/15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/671/16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/681/17-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/682/18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/683/19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/684/20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/685/21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/686/22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/687/23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/688/24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/689/25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/690/26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/691/27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/692/28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/693/29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/694/30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/695/31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/696/32-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/697/33-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/698/34-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/699/35-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/700/36-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/701/37-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/702/38-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/703/39-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/704/40-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/705/41-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/706/42-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/707/43-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/708/44-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/746/45-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/709/46-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/710/47-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/711/48-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/712/49-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/713/50-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/714/51-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/715/52-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/716/53-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/717/54-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/718/55-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/719/56-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/720/57-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/721/58-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/722/59-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/723/60-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/724/61-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/725/62-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/726/63-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/727/64-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/728/65-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/729/66-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/730/67-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/731/68-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/732/69-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/733/70-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/734/71-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/735/72-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/736/73-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/737/74-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/738/75-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/739/76-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/740/77-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/741/78-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/742/79-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/743/80-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/744/81-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/763/82-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/764/83-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/765/84-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/766/85-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/767/86-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/768/87-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/769/88-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/770/89-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/771/90-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/772/91-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/773/92-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/774/93-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/777/94-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/778/95-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/779/96-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/780/97-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/781/98-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/784/99-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/785/100-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/841/101-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/842/102-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/843/103-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/844/104-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/845/105-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/846/106-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/847/107-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/848/108-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/849/109-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/850/110-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/851/111-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/852/112-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/853/113-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/854/114-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/855/115-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/806/pdl_01-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/807/pdl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/655/plc_01-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/755/plc_02-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/787/plc_03-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/788/plc_04-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/793/plc_05-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/794/plc_06-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/652/plo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/653/plo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/654/plo_03-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/674/plo_04-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/673/plo_05-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/678/plo_06-2021_projeto_de_lei_medidas_seguranca_estabelecimentos_bancarios_final_ii_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/679/plo_07-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/680/plo_08-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/745/plo_09-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/753/plo_10-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/754/plo_11-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/759/plo_12-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/760/plo_13-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/761/plo_14-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/775/plo_15-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/776/plo_16-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/782/plo_17-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/786/plo_18-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/790/plo_19-2021reduzido.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/791/plo_20-2021reduzido.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/792/plo_21-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/795/plo_22-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/796/plo_23-2021_reduzido.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/797/plo_24-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/802/plo_25-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/804/plo_26-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/803/plo_27-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/805/plo_28-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/808/plo_29-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/809/plo_30-2021reduzido.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/676/pre_01-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/783/pr_02-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/789/pre_03-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/675/pemlo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/677/pelo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/656/01-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/756/02-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/757/03-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/758/04-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/762/05-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2021/818/requerimento_06-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="163.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>