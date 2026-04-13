--- v0 (2025-11-26)
+++ v1 (2026-04-13)
@@ -54,1158 +54,1158 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Raulysson Magella Mancilha Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja realizado o corte de grama no campo de futebol situado no distrito de Santana do Capivari.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/799/02-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/799/02-2020.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o corte de grama no campo de futebol situado no bairro Triângulo.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Érik Bruno Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/800/03-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/800/03-2020.pdf</t>
   </si>
   <si>
     <t>Conserto do acesso que dá para a escola e igreja do bairro Sengó.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo Sérgio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/801/04-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/801/04-2020.pdf</t>
   </si>
   <si>
     <t>A adoção de medidas destinadas à manutenção das quadras esportivas localizadas no Município d Pouso Alto.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/594/08-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/594/08-2020.pdf</t>
   </si>
   <si>
     <t>A realização de avaliação in loco, mediante elaboração de relatório técnico, sobre os possíveis riscos oferecidos às residências construídas nas proximidade do Córrego da Estação, especialmente, as construções localizadas na Rua Joaquim Lúcio Nogueira, nº 80, 69 e 69-A, na Rua Haroldo Russano, nº 816 e na Rua Sebastião Adriano Teixeira, nº 520, 48 e 50.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/595/09-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/595/09-2020.pdf</t>
   </si>
   <si>
     <t>A realização de intervenção, mediante canalização do Córrego da Estação, especialmente, na Rua Joaquim Lúcio Nogueira, aos fundos das residências nº 80, 69 e 69-A, Rua Haroldo Russano, aos fundos da residência nº 816 e na Rua Sebastião Adriano Teixeira, aos fundos das residências nº 520, 48 e 50.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/596/10-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/596/10-2020.pdf</t>
   </si>
   <si>
     <t>A adoção de medidas destinadas à manutenção das estradas rurais localizadas no bairro da Cachoeira, no munícipio de Pouso Alto.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/597/11-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/597/11-2020.pdf</t>
   </si>
   <si>
     <t>Como medida de prevenção e controle da pandemia causada pelo Coronavírus (Covid-19), que sejam instaladas barreiras nas principais ruas de acesso ao centro de nossa cidade, deixando apenas uma rua para entrada e saída de veículos. Tal medida já está sendo tomada por outros municípios e merece a análise do Poder Executivo, Polícia Militar, Secretaria Municipal de Saúde e Comitê de combate ao Covid-19.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/598/12-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/598/12-2020.pdf</t>
   </si>
   <si>
     <t>A adoção de medidas destinadas à manutenção da ponte na estrada rural localizada no bairro do Cafundó, no munícipio de Pouso Alto.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_13-2020_indica_a_apresentacao_de_projeto_de_lei_que_vise_a_reducao_dos_subsidios_dos_vereadores_do_prefeito_e_do_vice-prefeito_no_percentu.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_13-2020_indica_a_apresentacao_de_projeto_de_lei_que_vise_a_reducao_dos_subsidios_dos_vereadores_do_prefeito_e_do_vice-prefeito_no_percentu.pdf</t>
   </si>
   <si>
     <t>Indica a apresentação de Projeto de Lei que vise a redução dos subsídios dos Vereadores, do Prefeito e do Vice-Prefeito, no percentual de 10% (dez por_x000D_
 cento)</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/600/14-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/600/14-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a concessão de suspensão dos descontos dos empréstimos consignados na folha de pagamento de servidores municipais.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/601/15-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/601/15-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito a concessão de descontos da taxa para licença, localização, fiscalização e funcionamento de estabelecimentos comerciais que tiveram suas atividades suspensas por Decreto Municipal, proporcionais ao período de suspensão.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/602/16-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/602/16-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a concessão de adicional de insalubridade em grau máximo aos profissionais da saúde, aos motoristas de ambulâncias e de veículos que transportam pacientes, em razão da maior exposição ao risco de contaminação pelo novo coronavírus (COVID-19), enquanto durar a pandemia.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/603/indicacao_17-2020_40_insalubridade_saude.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/603/indicacao_17-2020_40_insalubridade_saude.pdf</t>
   </si>
   <si>
     <t>Apresentação de projeto de lei dispondo sobre a concessão de Adicional de Insalubridade em grau máximo (40% do vencimento-base do cargo ou função) para todos o profissionais de saúde do município (das unidades de saúde, equipes de Saúde da Família, Agentes Comunitários de Saúde, Agentes de Combate a Endemias e outros), enquanto perdurar a situação de Emergência em Saúde Pública e/ou de calamidade pública, no Município e/ou Estado, devido à pandemia da COVID-19.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/604/indicacao_18-2020_indica_ao_prefeito_a_realizacao_de_vistoria_na_ponte_localizada_no_bairro_da_berberia_coura.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/604/indicacao_18-2020_indica_ao_prefeito_a_realizacao_de_vistoria_na_ponte_localizada_no_bairro_da_berberia_coura.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a realização de vistoria na ponte localizada no bairro da Berberia (Coura), que apresenta um vão nas laterais entre o piso e o guard rail.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/605/indicacao_19-2020_indica_ao_prefeito_a_colocacao_de_quebra-molas_e_ou_sinalizacao_com_placas_de_transito_em_frente_a_casa_da_fatinha_no_bairro_da_berberia_coura.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/605/indicacao_19-2020_indica_ao_prefeito_a_colocacao_de_quebra-molas_e_ou_sinalizacao_com_placas_de_transito_em_frente_a_casa_da_fatinha_no_bairro_da_berberia_coura.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a colocação de quebra-molas e/ou sinalização com placas de trânsito em frente à casa da Fatinha, no bairro da Berberia (Coura).</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/606/20-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/606/20-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a realização de reparos e manutenção no calçamento de ruas no Bairro Florentinos.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/607/21-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/607/21-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a realização de reparos e manutenção no calçamento na Avenida Haroldo Russano, próximo a residência de nº 215.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/608/22-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/608/22-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a adoção de medidas destinadas à limpeza e melhoria do local onde se se situa bica de água, próximo ao restaurante Fogão da Roça.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>José Raimundo Maciel</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/609/indicacao_23-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/609/indicacao_23-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a construção de quebra-molas na Travessa Sebastião Adriano Teixeira, próximo a residência do Cabo Valério.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Vanessa Fonseca Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_24-2020_indica_ao_prefeito_a_adocao_de_medidas_destinadas_a_limpeza_e_melhoria_das_estradas_rurais_localizadas_no_bairro_do_ribeirao_e_da_paciencia_no_municipio_de_pouso_alto..pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_24-2020_indica_ao_prefeito_a_adocao_de_medidas_destinadas_a_limpeza_e_melhoria_das_estradas_rurais_localizadas_no_bairro_do_ribeirao_e_da_paciencia_no_municipio_de_pouso_alto..pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a adoção de medidas destinadas à limpeza e melhoria das estradas rurais localizadas no bairro do Ribeirão e da Paciência, no munícipio de Pouso Alto.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/611/25-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/611/25-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a instalação de três mata-burros nas estradas rurais localizadas no bairro da Cachoeira, no munícipio de Pouso Alto.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/612/26-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/612/26-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a realização de limpeza da Rua Santa Rita, no distrito de Santana do Capivari.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/613/27-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/613/27-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a realização de limpeza da lixeira comunitária, no bairro Bom Retiro, no município de Pouso Alto.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/614/28-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/614/28-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a instalação de segunda caixa d'água no bairro Berberia, no município de Pouso Alto.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/615/29-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/615/29-2020.pdf</t>
   </si>
   <si>
     <t>A adoção de medidas destinada à manutenção da estrada rural localizada no bairro Ribeirão, Serra do Miro, no município de Pouso Alto.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>José Passos Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/616/30-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/616/30-2020.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito a poda de uma árvore no Bairro Pessegueiro, de frente a casa do Sr.Moacir.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/617/31-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/617/31-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja realizada obra de canalização no bairro do Pessegueiro, com instalação de bueiro para drenagem e escoamento adequado da_x000D_
 água até a manilha da rua de baixo.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/618/32-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/618/32-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja analisada a possibilidade de elaboração de norma municipal que vise regulamentar a Lei Ordinária Municipal nº 559/2018, que “Cria a Coordenadoria Municipal de Proteção e Defesa Civil – COMPDEC do Município de Pouso Alto/MG e dá outras providências”, bem como a revogação do Decreto Municipal nº 192/2018.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/619/33-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/619/33-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a implantação de sistema de monitoramento, por meio da instalação de câmeras de segurança em locais estratégicos no munícipio de Pouso Alto e no distrito de Santana do Capivari.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/620/34-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/620/34-2020.pdf</t>
   </si>
   <si>
     <t>Indica a adoção de medidas destinadas à manutenção das estradas rurais localizadas na estrada do Mata Porco, no bairro do Ribeirão, no munícipio de Pouso Alto.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/621/35-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/621/35-2020.pdf</t>
   </si>
   <si>
     <t>Como medida de prevenção e controle à pandemia causada pelo Coronavírus (Covid-19), que seja feita a desinfecção das ruas da cidade.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/622/36-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/622/36-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja verificada a situação de escassez de água no bairro do Rafael, bem como seja analisada a possibilidade de perfuração de um poço artesiano e instalação de um caixa d'água para atender todo o bairro.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Cláudio José Viana</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/623/37-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/623/37-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a adoção de medidas destinadas à limpeza e melhoria das estradas rurais localizadas no Taboão, Furnas e Estiva, no município de Pouso Alto.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/624/38-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/624/38-2020.pdf</t>
   </si>
   <si>
     <t>Indica a realização de manutenção na Serra da Criança que dá acesso ao Congonhal em Baependi.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/625/39-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/625/39-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que seja substituída a iluminação no entorno da Igreja Matriz Nossa Senhora da Conceição, restaurando a antiga iluminação azul.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/626/40-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/626/40-2020.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 21/2020 ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/627/41-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/627/41-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a adequação do escoamento de água do muro de contenção na Rua Barão de Pouso Alto.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/628/42-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/628/42-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a urgente necessidade de retirada dos entulhos despejados na Rua João Santiago Ribeiro, na altura do número 160, no Distrito de Santana do Capivari</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/629/43-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/629/43-2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a necessidade de corte e manutenção da grama do campo de futebol do Distrito de Santana do Capivari</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/630/44-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/630/44-2020.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 38/2020, e novamente indica a realização de manutenção na estrada e ponte na Serra da Criança.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/631/45-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/631/45-2020.pdf</t>
   </si>
   <si>
     <t>Indica a realização de manutenção na estrada do Ribeirão, próximo à piscina do Adilson.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/567/plc_01-2020_com_protocolo_e_assinatura_eletronica.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/567/plc_01-2020_com_protocolo_e_assinatura_eletronica.pdf</t>
   </si>
   <si>
     <t>"Autoriza a prorrogação de contratação temporária de pessoal"</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/510/plo_01-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/510/plo_01-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenções sociais no exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/511/plo_02-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/511/plo_02-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social no exercício de 2020 ao Grupo Teatral São Francisco de Assis e dá outras providências</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/512/plo_03-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/512/plo_03-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção social no exercício de 2020 à Entidade Lar Mãe Social e dá outras providências"</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/513/plo_04-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/513/plo_04-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos Servidores Municipais e contém outras providências</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/514/plo_05-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/514/plo_05-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos Profissionais do Magistério Público Municipal; Altera a Tabela de vencimentos e dá outras providências</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/515/plo_06-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/515/plo_06-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do piso salarial dos Profissionais da Epidemiologia e Controle de Doenças - E.C.D. e contém outras providências</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/563/plo_07-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/563/plo_07-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste dos vencimentos dos servidores públicos da Câmara Municipal de Pouso Alto no exercício de 2020"</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/564/plo_08-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/564/plo_08-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial dos Servidores Municipais e contém outras providências"</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/565/plo_09-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/565/plo_09-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de fornecimento de canudos e copos confeccionados em material plástico, nos locais que especifica, e dá outras providências"</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/566/plo_10-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/566/plo_10-2020.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Pouso Alto a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG, operações de crédito com outorga de garantia e dá outras providências"</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/568/plo_11-2020_com_protocolo_e_assinatura_eletronica.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/568/plo_11-2020_com_protocolo_e_assinatura_eletronica.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de Crédito Especial e dá outras providências"</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/570/plo_12-2020_3.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/570/plo_12-2020_3.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2021 e dá outras providências”</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/571/plo_13-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/571/plo_13-2020.pdf</t>
   </si>
   <si>
     <t>“Declara utilidade pública ao Centro de Recuperação Álcool e Drogas Desafio Jovem Maanaim – Pouso Alto/MG”</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/574/plo_14-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/574/plo_14-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Abertura de Crédito Especial e dá outras providências."</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/576/plo_15-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/576/plo_15-2020.pdf</t>
   </si>
   <si>
     <t>"Fixa os subsídios dos agentes políticos do Município de Pouso Alto para a legislatura que se inicia em 2021."</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/577/plo_16-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/577/plo_16-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre critérios para concessão declaração de utilidade pública às entidades sociais no município de Pouso Alto/MG e dá outras providências."</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/578/plo_17-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/578/plo_17-2020.pdf</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/579/plo_18-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/579/plo_18-2020.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal do Rio Verde e dá outras providências"</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/580/plo_19-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/580/plo_19-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no Residencial Terras Altas II</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/581/plo_20-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/581/plo_20-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no Residencial Terras Altas</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/582/plo_21-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/582/plo_21-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público no Loteamento Terras Altas II."</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/583/plo_22-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/583/plo_22-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público no Loteamento Santa Cecília."</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/584/plo_23-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/584/plo_23-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros públicos no Loteamento Vista Verde</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/585/plo_24-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/585/plo_24-2020.pdf</t>
   </si>
   <si>
     <t>Obriga os estabelecimentos públicos e privados de atendimento ao público, localizados no Município, a inserir referência a  pessoa com Transtorno de Espectro Autista (TEA) em placa informativa que contém o rol de beneficiários do atendimento prioritário</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/586/plo_25-2020reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/586/plo_25-2020reduzido.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e Fixa a Despesa do Município de Pouso Alto para o Exercício de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/587/plo_26-2020reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/587/plo_26-2020reduzido.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão do Plano Plurianual de Governo - Lei nº 540/2017 e da Lei de Diretrizes Orçamentárias - Lei nº 622/2020."</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/588/plo_27-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/588/plo_27-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRITÉRIOS PARA DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE POUSO ALTO/MG</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/590/plo_28-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/590/plo_28-2020.pdf</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/591/plo_29-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/591/plo_29-2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Suplementação de Crédito Especial e dá outras providências"</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/592/plo_30-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/592/plo_30-2020.pdf</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/593/plo_31-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/593/plo_31-2020.pdf</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>PMÇ</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/575/projeto_de_mocao_01-2020_mocao_de_repudio.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/575/projeto_de_mocao_01-2020_mocao_de_repudio.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio a atos praticados por representantes do Governo, ocupantes dos cargos de Secretária de Gabinete e Secretária de Assistência Social</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/573/pre_01-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/573/pre_01-2020.pdf</t>
   </si>
   <si>
     <t>"Altera o Enquadramento de Cargos e Tabela de Vencimentos constantes na Resolução nº 12/2001 que "Institui o quadro escalonado de vencimentos e regulamenta o sistema de avaliação de desempenho dos servidores da Câmara Municipal de Pouso Alto" e contém outras providências"</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/589/pre_02-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/589/pre_02-2020.pdf</t>
   </si>
   <si>
     <t>"Acrescenta o TÍTULO  VIII-A 'DAS REGRAS E DOS PROCEDIMENTOS EM REGIME EXTRAORDINÁRIO" ao Regimento Interno da Câmara Municipal e dá outras providências"</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Propostas de Emendas à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/569/pemlo_01-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/569/pemlo_01-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos à Lei Orgânica do Município, dispondo sobre o Processo Orçamentário Municipal</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/747/01-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/747/01-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre fiscalização da limpeza dos terrenos particulares do município de Pouso Alto.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/748/02-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/748/02-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quais providências foram tomadas em relação ao abastecimento de água após audiência pública.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/749/03-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/749/03-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos dos Agentes Comunitários de Saúde dos bairros Taboão, Triângulo, Vidinha e Pessegueiro.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/750/04-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/750/04-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações da reforma da Escola do Bairro Triângulo.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/751/05-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/751/05-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a instalação do consultório Odontológico no bairro Taboão.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/752/06-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/752/06-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a reforma e encanamento do bairro Vidinha.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/632/07-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/632/07-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre cobrança de taxa para emissão de certidão de situação de interesse pessoal.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/633/08-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/633/08-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a mudança das regras de trânsitos no entorno da Praça Desembargador Ribeiro da Luz e da Rua Paulino Vito Nogueira, onde se situa o Casarão Solar dos Barões.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/634/09-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/634/09-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre pagamento de insalubridade.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/635/10-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/635/10-2020.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do laudo referente a última perícia realizada no Município para aferir as atividades laborais insalubres e respectivas classificações.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/636/11-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/636/11-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos que autorizaram o uso de máquinas, de propriedade do município, no Aeroporto Comandante Luiz Carlos de Oliveira, localizado no Município de São Lourenço/MG.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/637/12-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/637/12-2020.pdf</t>
   </si>
   <si>
     <t>Faz requerimento de análise ao laudo técnico sobre insalubridade e periculosidade das atividades laborais exercidas pelos servidores públicos da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/638/13-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/638/13-2020.pdf</t>
   </si>
   <si>
     <t>Faz requerimento sobre exposição de agentes nocivos à saúde de servidores públicos da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/639/14-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/639/14-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre funcionamento e funcionários da farmácia básica municipal.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/640/15-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/640/15-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao prefeito informações sobre realização de vistoria e elaboração de Relatório Técnico sobre os pontos de erosões e medidas de contenção das margens do Córrego da Estação nos locais especificados na Indicação nº 08/2020.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/641/16-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/641/16-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre como será realizado o cadastramento de trabalhadores da cultura e demais setores culturais do município para percepção de auxílio emergencial instituído pela Lei Federal nº 14.017, de 29 de junho de 2020.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/642/17-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/642/17-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a restauração, localização e guarda das esquadrias do Casarão Solar dos Barões.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/643/18-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/643/18-2020.pdf</t>
   </si>
   <si>
     <t>Faz Requerimento sobre propositura de projeto de ampliação e melhoria da rede de abastecimento de água à Fundação Nacional de Saúde – FUNASA</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/644/19-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/644/19-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes à composição da Comissão de Controle Interno do Poder Executivo e respectiva percepção de gratificação.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/645/20-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/645/20-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre transparência dos gastos públicos municipais com o enfrentamento da pandemia causada pelo coronavírus (COVID-19)</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/646/21-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/646/21-2020.pdf</t>
   </si>
   <si>
     <t>Faz requerimento solicitando informações sobre problema recorrente de falta de abastecimento de água no bairro Santa Rita, no distrito de Santana do_x000D_
 Capivari.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/647/22-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/647/22-2020.pdf</t>
   </si>
   <si>
     <t>Quais providências serão tomadas em relação ao córrego que passa atrás do Laticínios Flor do Sul.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/648/23-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/648/23-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos sobre execução de obras públicas.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no_24_requer_informacoes_e_documentos_sobre_execucao_de_obra_publica_de_restauracao_do_casarao_solar_dos_baroes_com_assinatura_digita.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no_24_requer_informacoes_e_documentos_sobre_execucao_de_obra_publica_de_restauracao_do_casarao_solar_dos_baroes_com_assinatura_digita.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos sobre execução de obra pública de restauração do Casarão Solar dos Barões.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/650/25-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/650/25-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o retorno das atividades esportivas promovidas pela Coordenadoria Municipal de Esporte e Lazer para as crianças e adolescentes no Município</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/651/26-2020.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/651/26-2020.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos sobre as ações desenvolvidas pela Prefeitura Municipal baseadas na Lei Ordinária n° 549, de 23 de janeiro de 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1512,68 +1512,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/799/02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/800/03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/801/04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/594/08-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/595/09-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/596/10-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/597/11-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/598/12-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_13-2020_indica_a_apresentacao_de_projeto_de_lei_que_vise_a_reducao_dos_subsidios_dos_vereadores_do_prefeito_e_do_vice-prefeito_no_percentu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/600/14-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/601/15-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/602/16-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/603/indicacao_17-2020_40_insalubridade_saude.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/604/indicacao_18-2020_indica_ao_prefeito_a_realizacao_de_vistoria_na_ponte_localizada_no_bairro_da_berberia_coura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/605/indicacao_19-2020_indica_ao_prefeito_a_colocacao_de_quebra-molas_e_ou_sinalizacao_com_placas_de_transito_em_frente_a_casa_da_fatinha_no_bairro_da_berberia_coura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/606/20-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/607/21-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/608/22-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/609/indicacao_23-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_24-2020_indica_ao_prefeito_a_adocao_de_medidas_destinadas_a_limpeza_e_melhoria_das_estradas_rurais_localizadas_no_bairro_do_ribeirao_e_da_paciencia_no_municipio_de_pouso_alto..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/611/25-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/612/26-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/613/27-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/614/28-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/615/29-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/616/30-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/617/31-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/618/32-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/619/33-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/620/34-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/621/35-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/622/36-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/623/37-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/624/38-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/625/39-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/626/40-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/627/41-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/628/42-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/629/43-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/630/44-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/631/45-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/567/plc_01-2020_com_protocolo_e_assinatura_eletronica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/510/plo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/511/plo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/512/plo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/513/plo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/514/plo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/515/plo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/563/plo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/564/plo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/565/plo_09-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/566/plo_10-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/568/plo_11-2020_com_protocolo_e_assinatura_eletronica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/570/plo_12-2020_3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/571/plo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/574/plo_14-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/576/plo_15-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/577/plo_16-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/578/plo_17-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/579/plo_18-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/580/plo_19-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/581/plo_20-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/582/plo_21-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/583/plo_22-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/584/plo_23-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/585/plo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/586/plo_25-2020reduzido.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/587/plo_26-2020reduzido.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/588/plo_27-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/590/plo_28-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/591/plo_29-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/592/plo_30-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/593/plo_31-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/575/projeto_de_mocao_01-2020_mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/573/pre_01-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/589/pre_02-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/569/pemlo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/747/01-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/748/02-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/749/03-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/750/04-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/751/05-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/752/06-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/632/07-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/633/08-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/634/09-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/635/10-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/636/11-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/637/12-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/638/13-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/639/14-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/640/15-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/641/16-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/642/17-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/643/18-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/644/19-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/645/20-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/646/21-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/647/22-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/648/23-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no_24_requer_informacoes_e_documentos_sobre_execucao_de_obra_publica_de_restauracao_do_casarao_solar_dos_baroes_com_assinatura_digita.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/650/25-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/651/26-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/799/02-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/800/03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/801/04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/594/08-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/595/09-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/596/10-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/597/11-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/598/12-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/599/indicacao_13-2020_indica_a_apresentacao_de_projeto_de_lei_que_vise_a_reducao_dos_subsidios_dos_vereadores_do_prefeito_e_do_vice-prefeito_no_percentu.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/600/14-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/601/15-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/602/16-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/603/indicacao_17-2020_40_insalubridade_saude.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/604/indicacao_18-2020_indica_ao_prefeito_a_realizacao_de_vistoria_na_ponte_localizada_no_bairro_da_berberia_coura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/605/indicacao_19-2020_indica_ao_prefeito_a_colocacao_de_quebra-molas_e_ou_sinalizacao_com_placas_de_transito_em_frente_a_casa_da_fatinha_no_bairro_da_berberia_coura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/606/20-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/607/21-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/608/22-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/609/indicacao_23-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_24-2020_indica_ao_prefeito_a_adocao_de_medidas_destinadas_a_limpeza_e_melhoria_das_estradas_rurais_localizadas_no_bairro_do_ribeirao_e_da_paciencia_no_municipio_de_pouso_alto..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/611/25-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/612/26-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/613/27-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/614/28-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/615/29-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/616/30-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/617/31-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/618/32-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/619/33-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/620/34-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/621/35-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/622/36-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/623/37-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/624/38-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/625/39-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/626/40-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/627/41-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/628/42-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/629/43-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/630/44-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/631/45-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/567/plc_01-2020_com_protocolo_e_assinatura_eletronica.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/510/plo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/511/plo_02-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/512/plo_03-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/513/plo_04-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/514/plo_05-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/515/plo_06-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/563/plo_07-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/564/plo_08-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/565/plo_09-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/566/plo_10-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/568/plo_11-2020_com_protocolo_e_assinatura_eletronica.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/570/plo_12-2020_3.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/571/plo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/574/plo_14-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/576/plo_15-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/577/plo_16-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/578/plo_17-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/579/plo_18-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/580/plo_19-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/581/plo_20-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/582/plo_21-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/583/plo_22-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/584/plo_23-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/585/plo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/586/plo_25-2020reduzido.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/587/plo_26-2020reduzido.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/588/plo_27-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/590/plo_28-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/591/plo_29-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/592/plo_30-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/593/plo_31-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/575/projeto_de_mocao_01-2020_mocao_de_repudio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/573/pre_01-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/589/pre_02-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/569/pemlo_01-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/747/01-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/748/02-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/749/03-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/750/04-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/751/05-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/752/06-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/632/07-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/633/08-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/634/09-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/635/10-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/636/11-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/637/12-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/638/13-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/639/14-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/640/15-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/641/16-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/642/17-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/643/18-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/644/19-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/645/20-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/646/21-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/647/22-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/648/23-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no_24_requer_informacoes_e_documentos_sobre_execucao_de_obra_publica_de_restauracao_do_casarao_solar_dos_baroes_com_assinatura_digita.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/650/25-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2020/651/26-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="254.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">