--- v0 (2025-10-02)
+++ v1 (2026-04-13)
@@ -54,1129 +54,1129 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Raulysson Magella Mancilha Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/516/01-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/516/01-2019.pdf</t>
   </si>
   <si>
     <t>Que seja passada a máquina e providenciada a colocação de cascalho na estrada rural no bairro Triângulo que tem início em frente ao campo do bairro vai até a fazenda do Nelson Arruda.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/517/02-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/517/02-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento e colocado um braço de luz na Rua Lúcio Jeferson Mancilha localizado no bairro Várzea dos Lopes.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cláudio José Viana</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/518/03-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/518/03-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada Rio Abaixo e Estiva.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/519/04-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/519/04-2019.pdf</t>
   </si>
   <si>
     <t>Manutenção da rua de cima do Bairro Pessegueiro.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vanessa Fonseca Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/520/05-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/520/05-2019.pdf</t>
   </si>
   <si>
     <t>Solicitar à CEMIG reparo no abastecimento de energia no bairro Ribeirão.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/521/06-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/521/06-2019.pdf</t>
   </si>
   <si>
     <t>Poda da árvore localizada em frente à casa do David, no bairro Ribeirão.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Érik Bruno Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/522/07-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/522/07-2019.pdf</t>
   </si>
   <si>
     <t>Restauração e recolocação da tabela de basquete e marcação na quadra poliesportiva localizada na Escola Estadual Felizarda Russano (ESCOFER).</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Passos Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/523/08-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/523/08-2019.pdf</t>
   </si>
   <si>
     <t>Pedido de braço de luz ao lado da escola e igreja do bairro Triângulo.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/524/09-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/524/09-2019.pdf</t>
   </si>
   <si>
     <t>Que seja tampada as valetas no bairro do Ribeirão que estão abertas no morro próximo a casa do Joaquim Isac.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/525/10-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/525/10-2019.pdf</t>
   </si>
   <si>
     <t>Que seja colocado manilhas que cortam a estrada na altura do bairro Cachoeirinha em frente a casa do Rodrigo.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/526/11-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/526/11-2019.pdf</t>
   </si>
   <si>
     <t>Que seja arrumado o cano d'água que se encontra estourado a vários dias na estrada do bairro Ribeirão próximo a casa do Deca.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/527/12-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/527/12-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito um projeto de iluminação na quadra de esportes do bairro Ribeirão e também seja construída uma praça de lazer ao lado da quadra.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/528/13-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/528/13-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza da estrada do bairro paciência e que seja arrumada a cabeceira da ponte.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/529/14-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/529/14-2019.pdf</t>
   </si>
   <si>
     <t>Limpeza do terreno do lavador da prefeitura que fica ao lado da Escola Felizarda Russano.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/530/15-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/530/15-2019.pdf</t>
   </si>
   <si>
     <t>Construção de passarela no Bairro Triângulo.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/531/16-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/531/16-2019.pdf</t>
   </si>
   <si>
     <t>Proteção nas laterais da ponte do Bairro Taboão.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>José Maria de Souza</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/532/17-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/532/17-2019.pdf</t>
   </si>
   <si>
     <t>Que, em parceria com a Prefeitura e demais instituições municipais, o Cartório Eleitoral de Itamonte, responsável por nossa jurisdição, realize, antes do período eleitoral que se aproxima, mutirões de cadastramento biométrico para os eleitores pouso-altenses, principalmente nas sedes do Município e do distrito de Santana do Capivari, assim como em algumas comunidades rurais.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/533/18-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/533/18-2019.pdf</t>
   </si>
   <si>
     <t>Limpeza e conserto da rua que dá acesso à caixa d'água municipal.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/534/19-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/534/19-2019.pdf</t>
   </si>
   <si>
     <t>Que seja pintado uma faixa em frente a Clínica Nata Odontologia para limitar o espaço entre calçada e estacionamento.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/535/20-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/535/20-2019.pdf</t>
   </si>
   <si>
     <t>Possibilidade de mudança e adequação das placas de proteção da obra do casarão que estão obstruindo a calçada e impedindo a passagem de pedestres.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/536/21-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/536/21-2019.pdf</t>
   </si>
   <si>
     <t>Que seja feita a desobstrução de dois mata-burros localizado na estrada entre os bairros Paciência e Pedra Preta acima da propriedade do fazendeiro Ademir.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/537/22-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/537/22-2019.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada no socorro prestado pelas ambulâncias do serviço de saúde municipal a presença de um profissional de enfermagem capacitado para a realização adequada dos primeiros atendimentos ao usuário do serviço.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/538/23-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/538/23-2019.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas proteção e sinalização por meio de placas indicativas nos locais onde há bueiros para orientar os motoristas que utilizam a estrada do Ribeirão.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/539/24-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/539/24-2019.pdf</t>
   </si>
   <si>
     <t>Finalização do calçamento na Rua Adelaide Maria da Conceição.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>José Raimundo Maciel</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/540/25-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/540/25-2019.pdf</t>
   </si>
   <si>
     <t>Que seja consertada tampa do bueiro na Avenida Haroldo Russano em frente a casa da Senhora Helena (mãe do vereador José Raimundo).</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/541/26-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/541/26-2019.pdf</t>
   </si>
   <si>
     <t>Construção de dois quebra-molas na Rua Joaquim Lúcio Nogueira.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/542/27-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/542/27-2019.pdf</t>
   </si>
   <si>
     <t>Que seja colocado caixote com tampa para depósito de lixo em frente ao asilo de Santana do Capivari.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/476/pdl_01-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/476/pdl_01-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Pousoaltense a Senhora Maria Elizabet Martins.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/477/pdl_02-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/477/pdl_02-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Pousoaltense ao Senhor Amauri Pinto Costa.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/478/pdl_03-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/478/pdl_03-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Pousoaltense a Senhora Maria Angélica Martins Vilela.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/479/pdl_04-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/479/pdl_04-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária Pousoaltense a Senhora Ana Maria Santos Barbosa.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/480/pdl_05-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/480/pdl_05-2019.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário Pousoaltense ao Senhor José Fonseca Mancilha.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/481/pdl_06-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/481/pdl_06-2019.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda "Myriam Koeler de Barros Aquino" à Senhora Luciane Messora da Silva.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/482/pdl_07-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/482/pdl_07-2019.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda "Myriam Koeler de Barros Aquino" à Senhora Vânia Guimarães Luz Dotti.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/483/pdl_08-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/483/pdl_08-2019.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda "Jornalista Hélio D'Alessandro Sarmento" à João Vitor Carvalho Villela Nogueira.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/484/pdl_09-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/484/pdl_09-2019.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda "Jornalista Hélio D'Alessandro Sarmento" ao Senhor Reginaldo Paulino.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/485/pdl_10-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/485/pdl_10-2019.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda "João Magalhães de Barros" ao Senhor Vicente Wagner Guimarães Pereira.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Paulo Sérgio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/491/pdl_11-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/491/pdl_11-2019.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão Honorário Pousoaltense ao Senhor José Fernando Pinto</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_decreto_legislativo_-_aprovacao_de_c_j4V7hMp.docx</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_decreto_legislativo_-_aprovacao_de_c_j4V7hMp.docx</t>
   </si>
   <si>
     <t>Aprova as contas do município de Pouso Alto relativas ao exercício de 2017</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/456/plc_01-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/456/plc_01-2019.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dispositivo à Lei Complementar nº 122, de 12 de julho de 2016 que “Dispõe sobre a contratação por tempo determinado para atender à necessidade temporária de excepcional interesse público, nos termos do Art. 37, IX da Constituição Federal e do Art. 55, da Lei Orgânica do Município, e dá outras providências.”</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/461/plc_02-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/461/plc_02-2019.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Ordinária nº 659, de 29/12/1992 que "Dispõe sobre o Estatuto dos Funcionários Públicos Municipais do Município de Pouso Alto/MG"</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/471/plc_03-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/471/plc_03-2019.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo à Lei Complementar nº 50, de 28 de novembro de 1996 que "Cria o Quadro de Servidores Municipais, Cria o Quadro de Servidores em Comissão e contém outras providências" e dá outras providências"</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/472/plc_04-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/472/plc_04-2019.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Complementar nº 124 de 29 de março de 2017 que "altera dispositivo da Lei Complementar nº 50 de 1996 que "cria o quadro de servidores municipais, cria o quadro de servidores em comissão e contém outras providências" e dá outras providências"</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/474/plc_05_-_altera_cargo_em_comissao_da_lc_89-2005.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/474/plc_05_-_altera_cargo_em_comissao_da_lc_89-2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de cargo em comissão denominado Assistente Administrativo Social constante da Lei Complementar n° 89, de 18 de novembro de 2005 que "Dispõe sobre extinção e criação de Cargos Comissionados e Efetivos, cria vaga em cargo existente e cria Departamento".</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/562/plc_06-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/562/plc_06-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo rural para chacreamento particular no Município de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/451/plo_01-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/451/plo_01-2019.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Ordinária nº 127, de 11/10/2001 que "Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Ambiental  (CODEMA), e dá outras providências".</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/452/plo_02-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/452/plo_02-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a recomposição salarial dos Servidores Municipais e contém providências"</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/453/plo_03-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/453/plo_03-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenção social no exercício de 2019 ao Grupo Teatral São Francisco de Assis e dá outras providências"</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/454/plo_04-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/454/plo_04-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de subvenções sociais no exercício de 2019 e dá outras providências"</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/455/plo_05-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/455/plo_05-2018.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste dos Profissionais do Magistério Público Municipal; Altera a Tabela de vencimentos e dá outras providências"</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/458/plo_06-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/458/plo_06-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tratamento favorecido, diferenciado e simplificado para as microempresas e empresas de pequeno porte sediadas no município de pouso alto, nas contratações públicas de bens, serviços e obras, no âmbito da administração pública municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/462/plo_07-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/462/plo_07-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público do Bairro Banho de Sol"</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara - MEDIR</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/463/plo_08-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/463/plo_08-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revisão anual dos subsídios dos Vereadores do Município de Pouso Alto no exercício de 2019"</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/464/plo_09-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/464/plo_09-2019.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivo da Lei Ordinária nº 429, de 05/05/2014 que "Dispõe sobre a obrigatoriedade da presença de monitor nos veículos que prestam serviço no transporte escolar público ou privado do Município de Pouso Alto e dá outras providências"</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/465/plo_10-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/465/plo_10-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos servidores públicos da Câmara Municipal de Pouso Alto no exercício de 2019</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/466/plo_11-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/466/plo_11-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/467/plo_12-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/467/plo_12-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão do Plano Plurianual de Governo - Lei nº 540 de 28 de novembro de 2017, que "Dispõe sobre o Plano Plurianual do Município de Pouso Alto para o quadriênio 2018-2021 e dá outras providências", e dá outras providências</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/468/projeto_de_lei_ordinaria_n_13-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/468/projeto_de_lei_ordinaria_n_13-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de Auxílio-Transporte aos Estudantes de Curso Superior e Curso Técnico e dá outras providências</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do piso salarial dos Profissionais da Epidemiologia e Controle de Doenças - E.C.D. e contém outras providências</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/470/plo_15-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/470/plo_15-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social para complemento de valor no exercício de 2019 à Entidade Lar Mãe Social e dá outras providências</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/473/plo_16-2019_fuEellO.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/473/plo_16-2019_fuEellO.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Especial e dá outras providências</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/486/plo_17-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/486/plo_17-2019.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação de Créditos Fiscais - PROREFIS e dá outras providências"</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/487/plo_18-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/487/plo_18-2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta o comércio ambulante no município de Pouso Alto, e dá outras providências</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/488/plo_19-2019_reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/488/plo_19-2019_reduzido.pdf</t>
   </si>
   <si>
     <t>Orça a Receita e Fixa a Despesa do Município de Pouso Alto para o Exercício de 2020 e dá outras providências</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/489/plo_20-2019_reduzido.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/489/plo_20-2019_reduzido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão do Plano Plurianual de Governo - Lei nº 540/2017 e da Lei de Diretrizes Orçamentárias - Lei nº 600/2019</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/490/plo_21-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/490/plo_21-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros públicos no Loteamento Santa Cecília</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_lei_ordinaria_22-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_lei_ordinaria_22-2019.pdf</t>
   </si>
   <si>
     <t>"Fixa o vencimento do cargo de Contador da Câmara Municipal de Pouso Alto"</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/505/projeto_de_lei_ordinaria_23-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/505/projeto_de_lei_ordinaria_23-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouros públicos no Loteamento Santa Cecília"</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_lei_ordinaria_24-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_lei_ordinaria_24-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Realocação Orçamentária - Remanejamento e dá outras providências"</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/507/plo_25-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/507/plo_25-2019.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal de de Regularização Fundiária dos Núcleos Urbanos no Município de Pouso Alto/MG e dá outras providências."</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Pouso Alto a associar-se ao Parlamento Regional da Mantiqueira e dá outras providências</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/509/plo_27-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/509/plo_27-2019.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Realocação Orçamentária - Remanejamento e dá outras providências"</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>PMÇ</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/493/projeto_de_mocao_01-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/493/projeto_de_mocao_01-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Vereador João Carlos Pereira</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/494/projeto_de_mocao_02-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/494/projeto_de_mocao_02-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Grupo Teatral São Francisco de Assis</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/495/projeto_de_mocao_03-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/495/projeto_de_mocao_03-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Senhor Ronipeterson Landim Costa</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_de_mocao_04-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_de_mocao_04-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação ao Senhor Vagner José de Oliveira"</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_de_mocao_05-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_de_mocao_05-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação ao Senhor Cesar Augusto Cosmo"</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/501/projeto_de_mocao_06-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/501/projeto_de_mocao_06-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação ao Senhor Carlos José Castilho de Almeida"</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/502/projeto_de_mocao_07-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/502/projeto_de_mocao_07-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação ao Senhor Sutene Andrade Neto"</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/503/projeto_de_mocao_08-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/503/projeto_de_mocao_08-2019.pdf</t>
   </si>
   <si>
     <t>"Moção de Congratulação ao Grupo de Artesãs da Barraca de Artesanato e Flores"</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/459/pre_01-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/459/pre_01-2019.pdf</t>
   </si>
   <si>
     <t>"Modifica a Resolução nº 06/2001, que dispõe sobre o quadro de pessoal da Câmara Municipal de Pouso Alto"</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/460/pre_02-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/460/pre_02-2019.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivo à Resolução nº 60/2018, que "Cria a Procuradoria Jurídica da Câmara Municipal de Pouso Alto e dá outras providências"</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/496/projeto_de_resolucao_03-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/496/projeto_de_resolucao_03-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola do Legislativo "Professora Laura Costa Nogueira", no âmbito da Câmara Municipal de Pouso Alto, e dá outras providências</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/475/projeto_de_resolucao_n_04-2019_institui_o_diplom_kP7XLQd.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/475/projeto_de_resolucao_n_04-2019_institui_o_diplom_kP7XLQd.pdf</t>
   </si>
   <si>
     <t>Institui o diploma "Educador do Ano" no âmbito da Câmara Municipal de Pouso Alto.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_de_resolucao_05-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_de_resolucao_05-2019.pdf</t>
   </si>
   <si>
     <t>Modifica a Resolução nº 59/2018, que "Institui o Projeto 'Câmara Mirim' no município de Pouso Alto</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_de_resolucao_06-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_de_resolucao_06-2019.pdf</t>
   </si>
   <si>
     <t>Cria o cargo efetivo de Contador no âmbito da Câmara Municipal de Pouso Alto e dá outras providências</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/543/01-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/543/01-2019.pdf</t>
   </si>
   <si>
     <t>Quando será feita a manutenção da rede de esgoto do bairro Taboão?</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/544/02-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/544/02-2019.pdf</t>
   </si>
   <si>
     <t>Como está o andamento para instalação do consultório odontológico do bairro Taboão?</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/545/03-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/545/03-2019.pdf</t>
   </si>
   <si>
     <t>Como está o andamento para o corte dos eucaliptos no Córrego das Pedras as margens da estrada BR 354?</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/546/04-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/546/04-2019.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a manutenção da Escola do Bairro Triângulo.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/547/05-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/547/05-2019.pdf</t>
   </si>
   <si>
     <t>Considerando a necessidade de desativação do "aterro sanitário" do município e de uma correta destinação dos resíduos sólidos e também de indagações trazidas pela Mineração Pouso Alto, produtores rurais e moradores do Bairro Córrego das Pedras onde ainda funciona o depósito de lixo, requeiro informações.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/548/06-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/548/06-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito do veículo da Secretaria de Esportes.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/549/07-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/549/07-2019.pdf</t>
   </si>
   <si>
     <t>Em relação à atual Política Municipal de Esporte e Lazer e os procedimentos de validação e recebimento do ICMS Esportivo, requeiro informações.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/550/08-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/550/08-2019.pdf</t>
   </si>
   <si>
     <t>Como está o andamento para instalação do consultório Odontológico no bairro Taboão?</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/551/09-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/551/09-2019.pdf</t>
   </si>
   <si>
     <t>Considerando as informações trazidas por moradores do Bairro Córrego das Pedras, noticiou-se que há previsão de calçamento da via de acesso principal que corta quele bairro, no entanto, ainda pairam algumas dúvidas sobre este planejamento. Portanto requeiro informações.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/552/10-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/552/10-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os adicionais de insalubridade/periculosidade.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/553/11-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/553/11-2019.pdf</t>
   </si>
   <si>
     <t>A senhora Vera Junqueira da Silva ocupa algum cargo no âmbito do Poder Executivo Municipal? Se positivo, especificar o cargo, a remuneração e a data de sua nomeação._x000D_
 A senhora Vera Junqueira da Silva executa atos e assina documentos como Secretária da Assistência Social?</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/554/12-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/554/12-2019.pdf</t>
   </si>
   <si>
     <t>Como está o andamento para instalação do consultório odontológico no bairro Taboão?</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/555/13-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/555/13-2019.pdf</t>
   </si>
   <si>
     <t>Como está o andamento para o corte dos eucaliptos no Córrego das Pedras as margens da estrada BR 354.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/556/14-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/556/14-2019.pdf</t>
   </si>
   <si>
     <t>Por que só há uma vaga por mês com o urologista Dr. José Luiz?_x000D_
 Qual o motivo de não abrir mais vagas para atendimento mensal?</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/557/15-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/557/15-2019.pdf</t>
   </si>
   <si>
     <t>Está sendo oferecido serviço de varrição na Rua Barão de Pouso Alto?_x000D_
 Se positivo, qual a frequência e horários que o serviço tem sido oferecido?_x000D_
 Se negativo, qual a justificativa para a ausência de varrição nesta localidade?</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/558/16-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/558/16-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Estrada do Itororó.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/559/17-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/559/17-2019.pdf</t>
   </si>
   <si>
     <t>Quais os dias e horários o cemitério municipal é mantido aberto ao público para visitação?</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/560/18-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/560/18-2019.pdf</t>
   </si>
   <si>
     <t>Considerando o Processo Seletivo realizado recentemente para provimento de diversos cargos da Prefeitura, requeiro informações.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/561/19-2019.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/561/19-2019.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre seguro dos veículos da Prefeitura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1483,68 +1483,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/516/01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/517/02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/518/03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/519/04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/520/05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/521/06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/522/07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/523/08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/524/09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/525/10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/526/11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/527/12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/528/13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/529/14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/530/15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/531/16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/532/17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/533/18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/534/19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/535/20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/536/21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/537/22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/538/23-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/539/24-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/540/25-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/541/26-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/542/27-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/476/pdl_01-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/477/pdl_02-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/478/pdl_03-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/479/pdl_04-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/480/pdl_05-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/481/pdl_06-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/482/pdl_07-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/483/pdl_08-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/484/pdl_09-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/485/pdl_10-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/491/pdl_11-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_decreto_legislativo_-_aprovacao_de_c_j4V7hMp.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/456/plc_01-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/461/plc_02-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/471/plc_03-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/472/plc_04-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/474/plc_05_-_altera_cargo_em_comissao_da_lc_89-2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/562/plc_06-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/451/plo_01-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/452/plo_02-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/453/plo_03-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/454/plo_04-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/455/plo_05-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/458/plo_06-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/462/plo_07-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/463/plo_08-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/464/plo_09-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/465/plo_10-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/466/plo_11-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/467/plo_12-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/468/projeto_de_lei_ordinaria_n_13-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/470/plo_15-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/473/plo_16-2019_fuEellO.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/486/plo_17-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/487/plo_18-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/488/plo_19-2019_reduzido.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/489/plo_20-2019_reduzido.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/490/plo_21-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_lei_ordinaria_22-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/505/projeto_de_lei_ordinaria_23-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_lei_ordinaria_24-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/507/plo_25-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/509/plo_27-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/493/projeto_de_mocao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/494/projeto_de_mocao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/495/projeto_de_mocao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_de_mocao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_de_mocao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/501/projeto_de_mocao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/502/projeto_de_mocao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/503/projeto_de_mocao_08-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/459/pre_01-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/460/pre_02-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/496/projeto_de_resolucao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/475/projeto_de_resolucao_n_04-2019_institui_o_diplom_kP7XLQd.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_de_resolucao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_de_resolucao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/543/01-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/544/02-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/545/03-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/546/04-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/547/05-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/548/06-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/549/07-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/550/08-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/551/09-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/552/10-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/553/11-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/554/12-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/555/13-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/556/14-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/557/15-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/558/16-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/559/17-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/560/18-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/561/19-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/516/01-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/517/02-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/518/03-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/519/04-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/520/05-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/521/06-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/522/07-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/523/08-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/524/09-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/525/10-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/526/11-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/527/12-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/528/13-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/529/14-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/530/15-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/531/16-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/532/17-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/533/18-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/534/19-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/535/20-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/536/21-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/537/22-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/538/23-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/539/24-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/540/25-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/541/26-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/542/27-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/476/pdl_01-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/477/pdl_02-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/478/pdl_03-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/479/pdl_04-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/480/pdl_05-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/481/pdl_06-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/482/pdl_07-2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/483/pdl_08-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/484/pdl_09-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/485/pdl_10-2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/491/pdl_11-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/492/projeto_de_decreto_legislativo_-_aprovacao_de_c_j4V7hMp.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/456/plc_01-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/461/plc_02-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/471/plc_03-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/472/plc_04-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/474/plc_05_-_altera_cargo_em_comissao_da_lc_89-2005.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/562/plc_06-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/451/plo_01-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/452/plo_02-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/453/plo_03-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/454/plo_04-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/455/plo_05-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/458/plo_06-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/462/plo_07-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/463/plo_08-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/464/plo_09-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/465/plo_10-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/466/plo_11-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/467/plo_12-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/468/projeto_de_lei_ordinaria_n_13-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/470/plo_15-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/473/plo_16-2019_fuEellO.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/486/plo_17-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/487/plo_18-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/488/plo_19-2019_reduzido.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/489/plo_20-2019_reduzido.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/490/plo_21-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/504/projeto_de_lei_ordinaria_22-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/505/projeto_de_lei_ordinaria_23-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/506/projeto_de_lei_ordinaria_24-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/507/plo_25-2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/509/plo_27-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/493/projeto_de_mocao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/494/projeto_de_mocao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/495/projeto_de_mocao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/499/projeto_de_mocao_04-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/500/projeto_de_mocao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/501/projeto_de_mocao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/502/projeto_de_mocao_07-2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/503/projeto_de_mocao_08-2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/459/pre_01-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/460/pre_02-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/496/projeto_de_resolucao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/475/projeto_de_resolucao_n_04-2019_institui_o_diplom_kP7XLQd.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/497/projeto_de_resolucao_05-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/498/projeto_de_resolucao_06-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/543/01-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/544/02-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/545/03-2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/546/04-2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/547/05-2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/548/06-2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/549/07-2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/550/08-2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/551/09-2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/552/10-2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/553/11-2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/554/12-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/555/13-2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/556/14-2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/557/15-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/558/16-2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/559/17-2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/560/18-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2019/561/19-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>