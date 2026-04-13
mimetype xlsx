--- v0 (2025-11-26)
+++ v1 (2026-04-13)
@@ -51,780 +51,780 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA COMPOR A EQUIPE DO PSF - PROGRAMA SAÚDE DA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E EXTINÇÃO DE CARGOS DE PROCURADOR JURÍDICO</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 64, DE 13/09/1999 QUE "DISPÕE SOBRE O CÓDIGO DE POSTURA DO MUNICÍPIO DE POUSO ALTO"</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O § 2º DO ART. 7º DA LEI MUNICIPAL N° 659/1992 (ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS), DISPONDO SOBRE A RESERVA DE VAGAS NOS CONCURSOS PÚBLICOS PARA PESSOAS COM DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/436/plc_05-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/436/plc_05-2018.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 50, de 28 de novembro de 1996 que "Cria o quadro de Servidores Municipais, Cria o Quadro de Servidores em Comissão e contém outras providências" e dá outras providências</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/444/plc_06-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/444/plc_06-2018.pdf</t>
   </si>
   <si>
     <t>Cria no Município de Pouso Alto/MG, o Serviço de Inspeção Municipal de Produtos de Origem Animal e/ou Vegetal destinados ao consumo humano - S.I.M. e dá outras providências</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS NO EXERCÍCIO 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL NO EXERCÍCIO 2018 À ENTIDADE LAR MÃE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO SALARIAL DOS SERVIDORES MUNICIPAIS E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL; ALTERA A TABELA DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PRORROGAÇÃO DE CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA A CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 543, DE 13 DE DEZEMBRO DE 2017, QUE "AUTORIZA O LEILÃO DE VEÍCULOS AUTOMOTORES E SUCATAS INSERVÍVEIS AO PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORDINÁRIA Nº 273, DE 24 DE NOVEMBRO DE 2008, QUE "DISPÕE SOBRE O INCENTIVO A IMPLANTAÇÃO DE INDÚSTRIAS NO MUNICÍPIO E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL - COMPDEC DO MUNICÍPIO DE POUSO ALTO/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL NO EXERCÍCIO DE 2018 AO GRUPO TEATRAL SÃO FRANCISCO DE ASSIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE REPASSE DE RECURSO FINANCEIRO DISPOSTO NA PORTARIA Nº 2725, DE 17 DE OUTUBRO DE 2017 DO MINISTÉRIO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE REPASSE DE RECURSOS FINANCEIROS DISPOSTO NA RESOLUÇÃO SES/MG Nº 5425, DE 21 DE SETEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS VENCIMENTOS DOS CARGOS E EXTINGUE O CARGO DE MOTORISTA DA CÂMARA MUNICIPAL DE POUSO ALTO</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE POUSO ALTO</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE REPASSE DE RECURSOS FINANCEIROS DISPOSTOS NA RESOLUÇÃO SES/MG Nº 5.849, DE 31 DE AGOSTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DA LEI ORDINÁRIA Nº 540 DE 28 DE NOVEMBRO DE 2017 QUE "DISPÕE SOBRE O PLANO PLURIANUAL DO  MUNICÍPIO DE POUSO ALTO PARA O QUADRIÊNIO 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS", E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE REPASSE DE RECURSO FINANCEIRO DEPOSITADO NO FUNDO DE ASSISTÊNCIA SOCIAL ÀS ENTIDADES DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O EXERCÍCIO DAS ATIVIDADES DOS PROFISSIONAIS MOTOCICLISTAS EM SERVIÇO COMUNITÁRIO DE RUA (MOTOBOY) E TRANSPORTE DE MERCADORIAS (MOTO-FRETE)</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O VENCIMENTO DO CARGO DE PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE POUSO ALTO</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI ORDINÁRIA Nº 284, DE 02/07/2009 QUE "INSTITUI FORMA DE PAGAMENTO DE DESPESAS PELO REGIME DE ADIANTAMENTO"</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COLOCAÇÃO E PERMANÊNCIA DE CAÇAMBAS DE COLETA DE TERRA, PODAS E ENTULHOS NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE REPASSE DE RECURSO FINANCEIRO DISPOSTO NA RESOLUÇÃO SES/MG Nº 6013, DE 15 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE REPASSE DE RECURSO FINANCEIRO DISPOSTO NA PORTARIA Nº 1.340, DE 14 DE MAIO DE 2018 DO MINISTÉRIO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUPLEMENTAÇÃO DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE REPASSE DE RECURSO FINANCEIRO ORIUNDO DE REMUNERAÇÃO FINANCEIRA DISPOSTO NA RESOLUÇÃO SES/MG Nº 5849, DE 31 DE AGOSTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO EXECUTIVO A TRANSPOR, REMANEJAR E TRANSFERIR RECURSOS, NOS TERMOS DO INCISO VI DO ART. 167 DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO PLANO PLURIANUAL DE GOVERNO - LEI Nº 540/2017 E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LEI N° 539/2017</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE POUSO ALTO PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM A ENTIDADE DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO DE MINAS GERAIS - ASSOCIAÇÃO MINEIRA DE MUNICÍPIOS- AMM</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE INSTALAÇÕES DA REDE MUNICIPAL DE SAÚDE DE POUSO ALTO</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/437/plo_42-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/437/plo_42-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Autorização de Repasse de Recursos Financeiros dispostos na Resolução SES/MG nº 6045, de 22 de dezembro de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/438/plo_43-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/438/plo_43-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Suplementação de Crédito Especial e dá outras providências</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/439/plo_44-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/439/plo_44-2018.pdf</t>
   </si>
   <si>
     <t>Regulamenta o comércio ambulante no município de Pouso Alto, e dá outras providências</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/440/plo_45-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/440/plo_45-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta diretrizes ao anexo da Lei Ordinária nº 460, de 23 de junho de 2015, que "Aprova o Plano Decenal de Educação de Pouso Alto para o decênio de 2015-2025 e dá outras providências</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/441/plo_46-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/441/plo_46-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Lei Ordinária n° 522,  de 17/08/2018 que 'Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente do Município de Pouso Alto' e dá outras providências</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/442/plo_47-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/442/plo_47-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta novo dispositivo à Lei de Diretrizes Orçamentárias de 2019 - Lei n° 565/2018</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/443/plo_48-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/443/plo_48-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de Crédito Suplementar e dá outras providências</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/445/plo_49-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/445/plo_49-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o controle de frequência dos servidores municipais</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/446/plo_50-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/446/plo_50-2018.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Ordinária nº 417, de 09/12/2013, que "Altera e acrescenta dispositivos à Lei Ordinária nº 127, de 11 de outubro de 2001 que Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Ambiental (CODEMA), e dá outras providências</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/447/plo_51-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/447/plo_51-2018.pdf</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/448/plo_52-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/448/plo_52-2018.pdf</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/449/plo_53-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/449/plo_53-2018.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Ordinária nº 659, de 29/12/1992 que "Dispõe sobre o Estatuto dos Funcionários Públicos Municipais do Município de Pouso Alto/MG"</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/450/plo_54-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/450/plo_54-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção social no exercício de 2019 à Entidade Lar Mãe Social e dá outras providências</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO "CÂMARA MIRIM" NO MUNICÍPIO DE POUSO ALTO</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O TROFÉU "ALUNO NOTA 10" NO ÂMBITO DA CÂMARA MUNICIPAL DE POUSO ALTO</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA JURÍDICA DA CÂMARA MUNICIPAL DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>Érik Bruno Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/457/pre_04-2018.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/457/pre_04-2018.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre os prazos para implantação e duração do mandato da primeira legislatura da Câmara Mirim de Pouso Alto, instituída pela Resolução nº 59/2018”</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Propostas de Emendas à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELEIÇÃO E POSSE DA MESA DIRETORA DA CÂMARA MUNICIPAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1131,68 +1131,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/436/plc_05-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/444/plc_06-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/437/plo_42-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/438/plo_43-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/439/plo_44-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/440/plo_45-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/441/plo_46-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/442/plo_47-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/443/plo_48-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/445/plo_49-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/446/plo_50-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/447/plo_51-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/448/plo_52-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/449/plo_53-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/450/plo_54-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/457/pre_04-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/436/plc_05-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/444/plc_06-2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/437/plo_42-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/438/plo_43-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/439/plo_44-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/440/plo_45-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/441/plo_46-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/442/plo_47-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/443/plo_48-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/445/plo_49-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/446/plo_50-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/447/plo_51-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/448/plo_52-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/449/plo_53-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/450/plo_54-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/sapl/public/materialegislativa/2018/457/pre_04-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>