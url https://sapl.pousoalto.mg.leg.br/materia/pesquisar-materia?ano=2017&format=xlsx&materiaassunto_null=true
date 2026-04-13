--- v0 (2025-10-02)
+++ v1 (2026-04-13)
@@ -51,745 +51,745 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 108, DE 28 DE DEZEMBRO DE 2011 QUE &amp;#8220;DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS COMISSIONADOS E EFETIVOS&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O INCISO VI DO ART. 34 DA LEI MUNICIPAL NO 659/1992, DISPONDO SOBRE A CONTAGEM DE TEMPO DE EFETIVO EXERCÍCIO.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 89, DE 18 DE NOVEMBRO DE 2005  QUE &amp;#8220;DISPÕE SOBRE A EXTINÇÃO E CRIAÇÃO DE CARGOS COMISSIONADOS E EFETIVOS, CRIA VAGA EM CARGO EXISTENTE E CRIA DEPARTAMENTOS&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 50, DE 28 DE NOVEMBRO DE 1996  QUE &amp;#8220;CRIA O QUADRO DE SERVIDORES MUNICIPAIS, CRIA O QUADRO DE SERVIDORES EM COMISSÃO E CONTÉM OUTRAS PROVIDÊNCIAS&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA O CRAS - CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL' E DÁ OUTRAS PROVIDÊNCIAS''</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 50, DE 28 DE NOVEMBRO DE 1996 QUE CRIA O QUADRO DE SERVIDORES MUNICIPAIS, CRIA O QUADRO DE SERVIDORES EM COMISSÃO E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 76, DE 20 DE DEZEMBRO DE 2001 QUE DISPÕE SOBRE A CRIAÇÃO DE VAGAS PARA CARGOS EFETIVOS EXISTENTES, CRIAÇÃO DE CARGO COMISSIONADO E EXTINÇÃO DE CARGOS EFETIVOS E COMISSIONADOS DO QUADRO DE SERVIDORES DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O NÍVEL DE REMUNERAÇÃO DO CARGO DE COORDENADOR DE AGRICULTURA E PECUÁRIA PREVISTO NA LEI COMPLEMENTAR Nº 126, DE 12 DE ABRIL DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 119, DE 23 DE DEZEMBRO DE 2015, QUE &amp;#8220;INSTITUI NO MUNICÍPIO DE POUSO ALTO A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA &amp;#8211; COSCIP, PREVISTA NO ART. 149-A DA CONSTITUIÇÃO FEDERAL&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO CÓDIGO TRIBUTÁRIO MUNICIPAL E DA LEI MUNICIPAL Nº 105, DE 11/10/2011 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA O CARGO DE PROCURADOR JURÍDICO PARA PROVIMENTO EFETIVO, ACRESCENTA ATRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 51/1996, QUE DISPÕE SOBRE O "CÓDIGO TRIBUTÁRIO MUNICIPAL", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA ARTIGOS DA LEI COMPLEMENTAR Nº 51, DE 30 DE DEZEMBRO DE 1996, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO, SECRETÁRIOS MUNICIPAIS, SERVIDORES EFETIVOS E COMISSIONADOS A DIRIGIR VEÍCULOS OFICIAIS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ASSINATURA DE CONVÊNIO E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO SALARIAL DOS SERVIDORES MUNICIPAIS E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALAIAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO. </t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTA O PROGRAMA DE TRATAMENTO FORA DO DOMICÍLIO - TDF NO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO - TRANSPORTE A ESTUDANTES DE NÍVEL SUPERIOR E TÉCNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORDINÁRIA Nº 160, DE 28 DE OUTUBRO DE 2003  QUE &amp;#8220;DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA O SETOR DE EPIDEMIOLOGIA E CONTROLE DE DOENÇAS &amp;#8211; VIGILÂNCIA SANITÁRIA, NOS TERMOS DO ART. 37, IX DA CONSTITUIÇÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA O CRAS - CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL' E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÃO SOCIAL NO EXERCÍCIO DE 2017 AO GRUPO TEATRAL SÃO FRANCISCO DE ASSIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS NO EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE ESPORTES DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS NO EXERCÍCIO 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O PARCELAMENTO DE DÉBITOS, INSCRITOS EM DÍVIDA ATIVA JUNTO A RECEITA FEDERAL DO BRASIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE REPASSE DE RECURSOS FINANCEIROS DISPOSTOS NO ANEXO II DA RESOLUÇÃO SES/MG N.º 5425, DE 21 DE SETEMBRO DE 2016; ABRE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE MEIO AMBIENTE - FMMA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA N.º 513, DE 02/03/2017, QUE "IMPLANTA O PROGRAMA DE TRATAMENTO FORA DO DOMICÍLIO - TFD NO MUNICÍPIO DE POUSO ALTO", E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE USO DE ESPAÇO PÚBLICO A TÍTULO PRECÁRIO, ONEROSO E TEMPORÁRIO, PARA PROPAGANDA EM GINÁSIOS, QUADRAS ESPORTIVAS E ESTÁDIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS SOB O Nº 520, DE 05 DE JULHO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE POUSO ALTO PARA O QUADRIÊNIO 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PATRULHA MECANIZADA RURAL DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE POUSO ALTO A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A &amp;#8211; BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ANISTIA DA MULTA, JUROS E CORREÇÕES MONETÁRIAS A CONTRIBUINTES INADIMPLENTES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO E RECEBIMENTO DE SERVIDORES PÚBLICOS ENTRE ÓRGÃOS, ENTES PÚBLICOS, PODERES EXECUTIVO, LEGISLATIVO OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO DE DENOMINAÇÃO DE AVENIDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE INCLUSÃO DA PESSOA COM DEFICIÊNCIA; DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA; DO FUNDO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, INSTITUI A CONFERÊNCIA MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE POUSO ALTO PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE PERCENTUAL PARA SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NA LEI Nº 506, DE 30 DE NOVEMBRO DE 2016, QUE "ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE POUSO ALTO PARA O EXERCÍCIO 2017", E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE PERCENTUAL PARA SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NA LEI Nº 499, DE 12 DE JULHO DE 2016, QUE "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS", E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA E A SEMANA MUNICIPAIS DA CONSCIÊNCIA NEGRA</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O LEILÃO DE VEÍCULOS AUTOMOTORES E SUCATAS INSERVÍVEIS AO PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO DE VOTAÇÃO A SER ADOTADO NAS DELIBERAÇÕES DA CÂMARA.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUSTEIO DE DESPESAS DE VIAGEM DOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE POUSO ALTO.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAÇÃO DE COMPROMISSO DE AJUSTAMENTO DE CONDUTA COM O MINISTÉRIO PÚBLICO ESTADUAL.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Propostas de Emendas à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE 13º SUBSÍDIO AOS AGENTES POLÍTICOS DO MUNICÍPIO DE POUSO ALTO</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA DO PLO Nº 15/2017, DE INICIATIVA DA VEREADORA VANESSA FONSECA LOPES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1096,68 +1096,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>