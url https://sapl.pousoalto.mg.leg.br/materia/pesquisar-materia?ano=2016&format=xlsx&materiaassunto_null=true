--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -51,408 +51,408 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART. 37, IX DA CONSTITUIÇÃO FEDERAL E DO ART. 55, DA LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMPLEMENTAÇÃO DO VENCIMENTO PADRÃO DO PROFESSOR DE EDUCAÇÃO BÁSICA DO MUNICÍPIO DE POUSO ALTO, NOS TERMOS DA LEI Nº 11.738 DE 2008, NO EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 119, DE 23 DE DEZEMBRO DE 2015 QUE INSTITUI NO MUNICÍPIO DE POUSO ALTO A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA - COSIP, PREVISTA NO ART. 149-A DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO DE CARGOS EFETIVOS E DE FUNÇÃO PÚBLICA E CRIAÇÃO DE CARGOS COMISSIONADOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE POUSO ALTO</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA OS ADICIONAIS DE INSALUBRIDADE E PERICULOSIDADE NA PREFEITURA MUNICIPAL DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE PARÁGRAFOS E INCISOS NO ARTIGO 89 DA LEI N°659, DE 29/12/1992 PARA PRORROGAÇÃO POR 15 DIAS A LICENÇA PATERNIDADE, NOS TERMOS DESTA LEI Nº 13257, DE 08 DE MARÇO DE 2016, ALÉM DOS 5 (CINCO) DIAS ESTABELECIDOS NO § 1º DO ART. 10 DO ATO DAS DISPOSIÇÕES CONSTITUCIONAIS TRANSITÓRIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO SALARIAL SOBRE OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS E OS PROVENTOS DOS INATIVOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS CARGOS DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VEDAÇÃO, PREVENÇÃO E A PUNIÇÃO DO ASSÉDIO MORAL NA ADMINISTRAÇÃO DO MUNICÍPIO DE POUSO ALTO</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 147, DE 24 DE OUTUBRO DE 2002, QUE DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA O PSF - PROGRAMA SAÚDE DA FAMÍLIA, NOS TERMOS DO ART. 37, IX DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 556, DE 27 DE JUNHO DE 1984 QUE AUTORIZA A AQUISIÇÃO DE IMÓVEL, ABRE CRÉDITO ESPECIAL E CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 543, DE 15 DE ABRIL DE 1983 QUE DISPÕE SOBRE DOAÇÃO DE TERRENO</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS NO EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI ORDINÁRIA Nº 328, DE 17 DE MARÇO DE 2011 QUE 'DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA O CRAS - CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL' E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL A ASSOCIAÇÃO COMUNITÁRIA ARTÍSTICA E CULTURAL-RÁDIO ANCHIETA NO EXERCÍCIO DE 2016 W DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI ORDINÁRIA N° 328, DE 17 DE MARÇO DE 2011 QUE "DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA O CRAS-CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO PADRÃO DO PROFESSOR DE EDUCAÇÃO BÁSICA DO MUNICÍPIO DE POUSO ALTO/MG NOS TERMOS DA LEI Nº 11.378/2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO PLANO PLURIANUAL DE GOVERNO - LEI Nº 418/2013</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2016 - LDO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE POUSO ALTO PARA A LEGISLATURA QUE SE INICIA EM 2017</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA DENOMINAÇÃO DE LOGRADOURO PÚBLICO</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DO PLANO PLURIANUAL DE GOVERNO - LEI Nº 418/2013 E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LEI Nº 499/2016</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE POUSO ALTO/MG PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVO DA LEI ORDINÁRIA Nº 328, DE 17 DE MARÇO DE 2011 E DA LEI ORDINÁRIA Nº 496 DE 25 DE MAIO DE 2016 QUE 'DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA O CRAS - CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL' E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO BAIRRO &amp;#8220;RESIDENCIAL BELA VISTA&amp;#8221;</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A AUTORIZAÇÃO DE RESSARCIMENTO DE RECURSOS FINANCEIROS DISPOSTOS NA RESOLUÇÃO SES/MG Nº 5425, DE 21 DE SETEMBRO DE 2016, ABRE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>EMLO</t>
   </si>
   <si>
     <t>Propostas de Emendas à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 91, DA LEI ORGÂNICA DO MUNICÍPIO DE POUSO ALTO</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PEDIDOS DE INFORMAÇÕES POR VEREADORES AO PODER EXECUTIVO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -759,68 +759,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>