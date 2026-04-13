--- v0 (2025-10-02)
+++ v1 (2026-04-13)
@@ -51,642 +51,642 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO A PSICÓLOGA ROSEMARY VIEIRA MOTA</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO AO SR. JOSÉ RAIMUNDO DA SILVA</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO A EDUCADORA MARIA CLARA LUZ RIBEIRO</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO A MÉDICA ANA MARIA FERRARI MILLER</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO A PSICÓLOGA ROSEMARY VIEIRA MOTA</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO A SENHORA CELESTE KOELER TORINO COSTA</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO AO SENHOR LAURO MAURÍCIO COSTA NOGUEIRA</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE COMENDA "JORNALISTA HÉLIO D'ALESSANDRO SARMENTO" AO SENHOR JULIO CESAR KOELER TORINO</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A CARGA HORÁRIA E INSTITUI COMPLEMENTAÇÃO DO VENCIMENTO PADRÃO DO PROFESSOR DE EDUCAÇÃO BÁSICA DO MUNICÍPIO DE POUSO ALTO NOS TERMOS DA LEI Nº 11.738/2008 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO UNICÍPIO DE POUSO ALTO A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA - COSIP PREVISTA NO ART. 149-A DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO SALARIAL SOBRE OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS E OS PROVENTOS DOS INATIVOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS CARGOS DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES FINANCEIRAS NO EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO DE EVENTOS CULTURAIS E TURÍSTICOS DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESAFETAR E DOAR COM ENCARGO IMÓVEL DE SUA PROPRIEDADE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE A SANTA CASA DE MISERICÓRDIA SÃO VICENTE DE PAULO COMO ENTIDADE DE UTILIDADE PÚBLICA</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE USO DE IMÓVEL ALUGADO PELO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2016 - LDO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO COMUNITÁRIA ARTÍSTICA E CULTURAL - RÁDIO ANCHIETANO EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO PLANO PLURIANUAL DE GOVERNO - LEI Nº 418/2013</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROTESTAR AS CERTIDÕES DE DÍVIDA ATIVA - CDA CORRESPONDENTE AOS CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE RESÍDUOS SÓLIDOS DE SERVIÇOS DE SAÚDE - TRSS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-ALIMENTAÇÃO PARA OS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO DECENAL MUNICIPAL DE EDUCAÇÃO DE POUSO ALTO PARA O DECÊNIO 2015-2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO CONJUNTO HABITACIONAL "JOÃO PAULO II".</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO LOTEAMENTO "RESIDENCIAL TERRAS ALTAS".</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ESCOLA DE TREINAMENTO DE MISSIONÁRIOS MAANAIM</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIR O DIA DO PASTOR EVANGÉLICO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONSTRUÇÃO E DEMOLIÇÃO, REFORMA INTERNA OU EXTERNA DE IMÓVEL PÚBLICO</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA DE COMBATE AO BULLYING, DE AÇÃO INTERDISCIPLINAR E DE PARTICIPAÇÃO COMUNITÁRIA, NAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DA POLÍTICA DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PATRULHA MECANIZADA RURAL DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL Nº 466/2015, QUE "DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO CONJUNTO HABITACIONAL JOÃO PAULO II"</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL Nº 463/2015, QUE "DECLARA DE UTILIDADE PÚBLICA A ESCOLA DE TREINAMENTO DE MISSIONÁRIOS MAANAIM"</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE DO DESPERDÍCIO DE ÁGUA POTÁVEL DISTRIBUÍDA PELA REDE PÚBLICA MUNICIPAL, INSTITUI O PROGRAMA MUNICIPAL DE CONSERVAÇÃO E USO RACIONAL DE ÁGUA NO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE POUSO ALTO PARA O EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO PLANO PLURIANUAL DE GOVERNO - LEI Nº 418/2013 E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS Nº 464/2015</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE A UTILIDADE PÚBLICA DA ASSOCIAÇÃO DE PRODUTORES RURAIS DO BAIRRO RIBEIRÃO DE POUSO ALTO</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE A UTILIDADE PÚBLICA DA ASSOCIAÇÃO DE APICULTORES NO SUL DE MINAS</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR A DOTAÇÃO DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR O PROGRAMA DE HORAS-MÁQUINA NAS ÁREAS RURAIS E URBANAS DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DA POLÍTICA DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA A 1ª, 2ª E 3ª ALTERAÇÃO DO CONTRATO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA MICRORREIGIÃO DO SUL DE MINAS - CISSUL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO NO TRANSPORTE DE MUDANÇA DE RESIDÊNCIA DENTRO E FORA DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA UTILIZAÇÃO DE SOM NO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A PLANTA DE VALORES PARA COBRANÇA DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS - ITBI NO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -993,68 +993,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="222.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>