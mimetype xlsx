--- v0 (2025-10-02)
+++ v1 (2026-04-13)
@@ -51,489 +51,489 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 98, DE 17 DE FEVEREIRO DE 2009 QUE DEFINE FUNÇÃO GRATIFICADA A SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS PARA CARGOS PÚBLICOS DO QUADRO DE SERVIDORES DO MUNICÍPIO DE POUSO ALTO/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO PÚBLICO EFETIVO NO QUADRO DE SERVIDORES DO MUNICÍPIO DE POUSO ALTO/MG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL NO MUNICÍPIO DE POUSO ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 109, DE 17 DE JULHO DE 2012 QUE DISPÕE SOBRE O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS POR TÁXI NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO E CRIAÇÃO DE CARGOS COMISSIONADOS E DE CONFIANÇA NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE POUSO ALTO</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 69, DE 16 DE JUNHO DE 2000 QUE AUTORIZA O PODER EXECUTIVO A ALIENAR POR DOAÇÃO, IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO SALARIAL SOBRE OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS E PROVENTOS DOS INATIVOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL, ESTABELECE AJUSTES AOS ANEXOS DAS LEIS MUNICIPAIS Nº 418, DE 16/12/2013 - PPA E Nº 394, DE 26/06/2013 - LDO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS CARGOS DO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI ORDINÁRIA N 328, DE 17 DE MARÇO DE 2011 QUE DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL PARA O CRAS - CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PRESENÇA DE MONITOR NOS VEÍCULOS QUE PRESTAM SERVIÇO NO TRANSPORTE ESCOLAR PÚBLICO OU PRIVADO DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCAS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES FINANCEIRAS NO EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015 - LDO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE CRÉDITO ESPECIAL REABERTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI ORDINÁRIA Nº 251, DE 23 DE AGOSTO DE 2007 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO COMUNITÁRIA ARTÍSTICA E CULTURAL - RÁDIO ANCHIETA NO EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORDINÁRIA Nº 425, DE 28 DE FEVEREIRO DE 2014 QUE AUTORIZA O LEILÃO DE VEÍCULOS AUTOMOTORES E SUCATAS INSERVÍVEIS AO PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORDINÁRIA Nº 373, DE 03 DE SETEMBRO DE 2012 QUE FIXA OS SUBSÍDIOS DOS AGENTES POLÍTICOS DO MUNICÍPIO DE POUSO ALTO PARA A LEGISLATURA QUE SE INICIA EM 2013.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE INCENTIVOS TRIBUTÁRIOS AOS BENS IMÓVEIS TOMBADOS COMO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRIBUIÇÃO FINANCEIRA À ASSOCIAÇÃO COMUNITÁRIA DO DISTRITO DE SANTANA DO CAPIVARI; ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS VEÍCULOS DE TRANSPORTES DE ESCOLARES PÚBLICOS OU PARTICULARES TRAZEREM PLACA DE &amp;#8220;COMO ESTOU DIRIGINDO&amp;#8221;, CONTENDO NÚMERO DE TELEFONE DO ÓRGÃO DA EDUCAÇÃO PARA EVENTUAIS RECLAMAÇÕES</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE POUSO ALTO PARA O EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PARTICIPAÇÃO DO MUNICÍPIO DE POUSO ALTO NO CONSÓRCIO INTERMUNICIPAL MULTIFINALITÁRIO DA REGIÃO DA AMAG - CIMAG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES NO CONSÓRCIO INTERMUNICIPAL MULTIFINALITÁRIO DA REGIÃO DA REGIÃO DA AMAG - CIMAG E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO PLANO PLURIANUAL DE GOVERNO &amp;#8211; LEI Nº 418/2013 E DA LEI DE DIRETRIZES ORÇAMENTÁRIAS &amp;#8211; LEI Nº 432/2014</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPLEMENTAÇÃO DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA PERCENTUAL PARA SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA NA LEI ORDINÁRIA Nº 419, DE 26 DE DEZEMBRO DE 2013 QUE "ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE POUSO ALTO PARA O EXERCÍCIO DE 2014" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE RESÍDUOS SÓLIDOS DE SERVIÇOS DE SAÚDE - TRSS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À RESOLUÇÃO Nº 51/2013, QUE "DISPÕE SOBRE O USO DO VEÍCULO DA CÂMARA MUNICIPAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -840,68 +840,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>