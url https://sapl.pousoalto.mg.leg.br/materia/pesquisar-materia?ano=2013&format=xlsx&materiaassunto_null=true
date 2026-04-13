--- v0 (2025-10-02)
+++ v1 (2026-04-13)
@@ -51,538 +51,538 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI COMPLEMENTAR Nº 71 DE 28/09/2000 QUE TRATA DA COMPLEMENTAÇÃO DOS PROVENTOS DE APOSENTADOS E PENSIONISTAS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE POUSO ALTO</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE RECOMPOSIÇÃO SALARIAL SOBRE OS VENCIMENTOS DOS SERVIDORES MUNICIPAIS E PROVENTOS DOS INATIVOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ASSINATURA DE CONVÊNNIO</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI ORDINÁRIA Nº 118, DE 13 DE JUNHO DE 2001 QUE ESTABELECE NORMAS PARA CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONTRIBUIÇÃO À SANTA CASA DE MISERICÓRDIA SÃO VICENTE DE PAULO; ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE BENEFÍCIOS EVENTUAIS À POPULAÇÃO EM SITUAÇÃO DE RISCO E VULNERABILIDADE SOCIAL DO MUNICÍPIO DE POUSO ALTO, DEVIDAMENTE CADASTRADA PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES SOCIAIS E CONTRIBUIÇÕES FINANCEIRAS NO EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA COM ENTIDADES E ORGANIZAÇÕES DE ASSISTÊNCIA SOCIAL, BEM COMO INSTITUIÇÕES APTAS A OFERTAR SERVIÇOS, DESENVOLVER PROGRAMAS, PROJETOS E BENEFÍCIOS SOCIOASSISTENCIAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SUPLEMENTAÇÃO DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI ORDINÁRIA Nº 361, DE 25/04/2012 QUE DISPÕE SOBRE PARCERIA ENTRE ENTIDADES ASSISTENCIAIS E O MUNICÍPIO DE POUSO ALTO</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DO MUNICÍPIO DE POUSO ALTO NO CONSÓRCIO DE ECODESENVOLVIMENTO REGIONAL DA SERRA DO PAPAGAIO - CER DA SERRA DO PAPAGAIO, ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVO DA LEI ORDINÁRIA Nº 638, DE 03 DE SETEMBRO DE 1991 QUE CRIA O CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2014 - LDO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE POUSO ALTO A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE CONTRIBUIÇÕES FINANCEIRAS, NO EXERCÍCIO DE 2013, ÀS ENTIDADES ESPORTIVAS DO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO NO MUNICÍPIO DE POUSO ALTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÃO AOS PARTICIPANTES DO PROERD - PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA; ABRE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE PESSOAS JURÍDICAS DE DIREITO PRIVADO, SEM FINS LUCRATIVOS, COMO ORGANIZAÇÕES DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO NO MUNICÍPIO DE &amp;#180;POUSO ALTO, INSTITUI E DISCIPLINA O TERMO DE PARCERIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE PROTEÇÃO DO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE POUSO ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI ORDINÁRIA Nº 271, DE 11 DE NOVEMBRO DE 2008 QUE INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO AO PATRIMÔNIO CULTURAL - FUMPAC E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O VENCIMENTO BÁSICO DO CARGO DE AUXILIAR DE SERVIÇOS GERAIS DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI ORDINÁRIA Nº 329, DE 17 DE MARÇO DE 2011 QUE AUTORIZA A PARTICIPAÇÃO DO MUNICÍPIO DE POUSO ALTO EM CONSÓRCIO INTERMUNICIPAL PARA GERENCIAMENTO DE SERVIÇOS DE URGÊNCIA E EMERGÊNCIA NA ÁREA DA SAÚDE</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO DE POUSO ALTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI ORDINÁRIA Nº344, DE 15 DE AGOSTO DE 2011 QUE CESSÃO DE SERVIDORES AO PODER JUDICIÁRIO DA COMARCA DE SÃO LOURENÇO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE POUSO ALTO PARA O QUADRIÊNIO 2014-2017</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>ORÇA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE POUSO ALTO PARA O EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORDINÁRIA Nº 39, DE 23 DE ABRIL QUE DISPÕE SOBRE A CRIAÇÃO, COMPOSIÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE ESPORTE E LAZER, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORDINÁRIA Nº 293, DE 29 DE SETEMBRO DE 2009 QUE CRIA O CONSELHO MUNICIPAL DE TURISMO DE POUSO ALTO - COMTUR</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI ORDINÁRIA Nº 218, DE 24 DE FEVEREIRO DE 2006 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA, REVOGA E ACRESCENTA DISPOSITIVOS À LEI ORDINÁRIA Nº 274, DE 10 DE MARÇO DE 2009 QUE CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORDINÁRIA Nº 260, DE 24 DE MARÇO DE 2008 QUE CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS E INSTITUI O CONSELHO-GESTOR DO FHIS</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI ORDINÁRIA Nº 214, DE 20 DE DEZEMBRO DE 2005 QUE DISPÕE SOBRE A CRIAÇÃO D CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA DE POUSO ALTO</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA E ACRESCENTA DISPOSITIVOS À LEI ORDINÁRIA Nº 232, DE 28 DE SETEMBRO DE 2006 QUE INSTITUI O CONSELHO MUNICIPAL ANTIDROGAS - CMAD E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI ORDINÁRIA Nº 127, DE 11 DE OUTUBRO DE 2001 QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO AMBIENTAL (CODEMA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O LEILÃO DE VEÍCULOS AUTOMOTORES E SUCATAS INSERVÍVEIS AO PATRIMÔNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>PMÇ</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DAS VÍTIMAS DO INCÊNDIO OCORRIDO NA BOATE KISS EM SANTA CATRIANA</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À PLC 23/2012, SUBSTITUTIVO DA LEI ORGÂNICA DA POLÍCIA CIVIL DE MINAS GERAIS</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À PEC 33/2011, QUE ALTERA O ARTIGO 159 DA CONSTITUIÇÃO FEDERAL, VISANDO AUMENTAR A ENTREGA DE RECURSOS PELA UNIÃO AO FUNDO DE PARTICIPAÇÃO DOS MUNICÍPIOS. SOLICITAÇÃO DE APOIO E MOBILIZAÇÃO DOS NOBRES DEPUTADOS DA ASSEMBLÉIA LEGISLATIVA DE MINAS GERAIS EM FACE DA PEC 33/2011</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR DIRIGIDA AOS SERVIDORES DO PSF E FUNCIONÁRIOS DA SANTA CASA DE MISERICÓRDIA SÃO VICENTE DE PAULO</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO DIRIGIDO AO PROFESSOR CÉSAR AUGUSTO COSMO</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO DIRIGIDO AO POLICIAL CIVIL ANTÔNIO JOSÉ MARTINS DIAS</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E GRATIDÃO À PROFESSORA APOSENTADA CLOTILDE MACIEL MOTA PELOS RELEVANTES SERVIÇOS PRESTADOS EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR JOSÉ LUIZ DA SILVA</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO DR. JOSÉ GERALDO DOS SANTOS VILELA - DR. NENÉM</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO-TRANSPORTE PARA OS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -889,68 +889,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>