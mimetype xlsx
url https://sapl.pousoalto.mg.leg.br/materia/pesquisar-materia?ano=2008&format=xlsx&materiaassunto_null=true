--- v0 (2025-10-02)
+++ v1 (2026-04-13)
@@ -51,315 +51,315 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PMÇ</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/141/141_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO AO JOVEM ANTÔNIO AUGUSTO GUIMARÃES PEREIRA - GUTO</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/140/140_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E GRATIDÃO AO SR, JOSÉ SILVIO DE OLIVEIRA</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/139/139_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E GRATIDÃO AO SR. VITOR BRAZ DOS SANTOS</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/138/138_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO AO SR. JOAQUIM MIGUEL NETO - JACARÉ</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/137/137_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO AO MARCELINO RANGEL NOGUEIRA - BAIANO</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/136/136_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO AO CENTRO HABITACIONAL DOS IDOSOS DO DISTRITO DE SANT'ANA DO CAPIVARI "ANA MARIA DA CONCEIÇÃO SILVA"</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/135/135_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO VEREADOR PAULO FRANCISCO DE ANDRADE</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/134/134_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO À CORPORAÇÃO MUSICAL "MÁRIO RUSSANO"</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/133/133_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO À SENHORA MARIA DE JESUS VILELA NOGUEIRA</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/132/132_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO À SR. JOSÉ APARECIDO RIBEIRO DIAS</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/131/131_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO AO SR. DIOMEDES GUIMARÃES CORREIA JÚNIOR</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/130/130_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO À SRTA MÁRCIA HELENA PIRES</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/129/129_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO À SRA PAULINA RIBEIRO DE PAULA SANTOS</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/128/128_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO À SRTª TAMARA OTSUKI</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/127/127_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO À SR. LUIS EDUARDO MANCILHA SANTOS </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/126/126_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO AO DR. ADAILTON GOMES DA SILVA</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/125/125_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO AO DR. GEBSON DA SILVA MACIEL</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/124/124_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO SR. JOÃO INÁCIO DOS SANTOS</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/123/123_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E GRATIDÃO AO SGTO. ROBINSON RODRIGUES RANGEL</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/122/122_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. NELSON RODRIGUES</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/121/121_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO SR. RENATO RONDINELLI DOS SANTOS</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/120/120_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSOS AOS SENHORES DR. FLÁVIO RESENDE FRAGA, MÉDICO LEGISTA, JOSÉ CORINO LANTELME DA SILVA, PERITO CRIMINAL, AOS AGENTES DE POLÍCIA EUSTÁQUIO JOSÉ LOPES BUSTAMANTE, RODRIGO VICENTE DE OLIVEIRA MAIA, SÉRGIO DOS SANTOS PINTO JÚNIOR E AO SERVIDOR MUNICIPAL ROGÉRIO CAMPOS MACIEL</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/119/119_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO VEREADOR MÁRCIO MOTA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -666,68 +666,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/119/119_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2008/119/119_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>