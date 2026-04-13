--- v0 (2025-10-02)
+++ v1 (2026-04-13)
@@ -51,267 +51,267 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PMÇ</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/72/72_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AOS IRMÃOS EDELMO DIAS DE FREITAS E EVANDRO DIAS DE FREITAS PELA EXCELENTE QUALIDADE NOS TRABALHOS À FRENTE DA ABPF, NO SUL DE MINAS E UMA MOÇÃO DE APOIO, PELOS SERVIÇOS PRESTADOS NO DESENVOLVIMENTO TURÍSTICO</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/71/71_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE RECONHECIMENTO AO PASTOR SAULO COSTA CORDEIRO PELOS 4 ANOS E 2 MESES DE RELEVANTES SERVIÇOS PRESTADOS A FRENTE DA IGREJA ASSEMBLÉIA DE DEUS EM POUSO ALTO - MINISTÉRIO DE TAUBATÉ -SP </t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/70/70_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À SUELLEN MOREIRA DE ARAÚJO</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/69/69_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO SR. BENEDITO NOEL DE SOUZA, NATURAL DE POUSO ALTO, QUE FALECEU NO DIA 03/04/2004</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/68/68_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A SRª ELIZABETH AIZIM KELMANSON, EDITORA RESPONSÁVEL PELA TELELISTA 2004/ SUL DE MINAS</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/67/67_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO AOS IRMÃOS VILELA, SR. GERALDO DE CARVALHO VILELA, "PRIMO", SR. UMBERTO DE CARVALHO VILELA, "BETO VILELA", SR. FRANCISCO DE CARVALHO VILELA, "CHICO VILELA"</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/66/66_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E RECONHECIMENTO AO SR. PAULO FRANCISCO DA SILVA "FUMINHO"</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/65/65_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO AOS JOVENS DO GRUPO DE DANÇA "FASS"</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/64/64_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO JOVEM JOÃO PAULO PURCINO DE ALMEIDA</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/63/63_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO JOVEM DENER FÁBIO DA SILVA, REPÓRTER - LOCUTOR DA RÁDIO MINEIRA DO SUL, NA CIDADE DE PASSA QUATRO/MG</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/62/62_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E RECONHECIMENTO AO SR. FRANCISCO BERNARDES LAJE, A SRª JOSELY RIBEIRO LAJE, AO DR. ADAILTON GOMES DA SILVA, DR. MANOEL DE ALMEIDA POROCA, SR. MAURÍCIO PEREIRA, SR. MÁRCIO MONTEIRO FERNANDES, CARLA CRISTINA PASSOS DA SILVA, SUELLEN MOREIRA DE ARAUJO, DÉBORA DA SILVA MILITÃO, ROBERTA PINTO CARVALHO, MARIA JOSÉ DAS CHAGAS PASSOS E FRANCISCA ISABEL LISBOA NOGUEIRA</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/61/61_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APOIO AO SARGENTO GERALDO SILVA FILHO</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/60/60_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSO AO SR. JOSÉ ALVES FILHO</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/59/59_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSO AO SR. PAULO DA SILVA COSTA</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/58/58_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. PEDRO TEREZA</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/57/57_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. AROLDO MOISES CÍRIO NOGUEIRA</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/56/56_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APOIO A JOVEM PATRÍCIA HETSUMI YAMADA</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/55/55_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO E APLAUSO A JOVEM JOSEANE GUIMARÃES QUIRINO</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/54/54_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO AO JOVEM E DINÂMICO ROBSON LOURENÇO DA SILVA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -618,68 +618,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/54/54_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2004/54/54_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>