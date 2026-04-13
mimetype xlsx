--- v0 (2025-11-26)
+++ v1 (2026-04-13)
@@ -51,183 +51,183 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PMÇ</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/84/84_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO V. EXA. REVMA. DOM LUIZ MANCILHA VILELA, NATURAL DE POUSO ALTO, POR TER SIDO ELEVADO AO CARGO DE ARCEBISPO DE VITÓRIA, ESTADO DO ESPÍRITO SANTO</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/83/83_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO À GUIATEL PELA EXCLUSÃO DOS ASSINANTES DO DISTRITO DE SANTANA DO CAPIVARI, DA LISTA TELEFÔNICA DA "REGIÃO DAS ÁGUAS"</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/82/82_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO AO SR. JOSÉ CARLOS DE OLIVEIRA, PELO EXEMPLO COMO FUNCIONÁRIO PÚBLICO</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/81/81_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E EFICIÊNCIA A POLICIA MILITAR DO ESTADO DE MG</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/80/80_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. CHRISTIANO COSTA VILELA ALVERNAZ, PELA FORMATURA DO CURSO DE MEDICINA DO PRIMEIRO SEMESTRE DO ANO DE 2003 DA UNIVERSIDADE DO BRASIL</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/79/79_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E APLAUSO A DIRETORIA DA SANTA CASA E COMISSÃO ORGANIZADORA PELA BELÍSSIMA REALIZAÇÃO DO 30º CONCURSO LEITEIRO E 67ª FESTA DA SANTA CASA DE POUSO ALTO</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/78/78_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO Á IZAURA PASSOS DE AQUINO, NATURAL DO DISTRITO DE SANTANA DO CAPIVARI, PELO SEUS 80 ANOS DE EXISTÊNCIA</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/77/77_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE EFICIÊNCIA AO GERENTE DA CEMIG, ESCRITÓRIO DE SÃO LOURENÇO; SR. JOÃO CARLOS DO SACRAMENTO</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/76/76_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A MISSIONÁRIA ZILDA BRANDI ALMEIDA RIBEIRO E O SR. RONALDO PEREIRA</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/75/75_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À ELEUZA MARIA RODRIGUES VIANA, QUE FOI CLASSIFICADA EM 1° LUGAR A NÍVEL ESTADUAL E CLASSIFICADA ENTRE OS 20 MELHORES PROJETOS, À NÍVEL NACIONAL, COM O PROJETO: VOCÊ TEM FOME DE QUE ? "DIVERSÃO E ARTE"</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/74/74_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO EMPRESÁRIO MARCOS TRIDON DE CARVALHO E SEUS SÓICOS, DA EMPRESA REFRIGERANTES MANTIQUEIRA LTDA, QUE FOI CLASSIFICADA PELA 2ª VEZ, NA "FEDERAMINAS" EM BELO HORIZONTE, COM O DIPLOMA DE MÉRITO EMPRESARIAL DE 2003</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/73/73_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO DIRIGENTE DO CRUZEIRO FUTEBOL CLUBE, SR. ANTÔNIO MARIA CLARET NOGUEIRA, "O RATO", E MOÇÃO DE RECONHECIMENTO AOS JOGADORES DO C.F.C</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -534,68 +534,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/73/73_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2003/73/73_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="92" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="242.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>