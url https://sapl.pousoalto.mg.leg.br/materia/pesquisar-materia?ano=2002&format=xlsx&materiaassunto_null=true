--- v0 (2025-11-26)
+++ v1 (2026-04-13)
@@ -51,651 +51,651 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PMÇ</t>
   </si>
   <si>
     <t>Projeto de Moção</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/155/155_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. JOSÉ GERALDO DOS SANTOS VILELA, POPULAR DR. NENÊ PELOS RELEVANTES SERVIÇOS MÉDICOS PRESTADOS A POPULAÇÃO DE POUSO ALTO</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/156/156_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE CONGRATULAÇÃO AO SR. JOAQUIM NOGUEIRA MIRA, POPULAR QUIM </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/157/157_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. TARCÍLIO GUIMARÃES, POR OCASIÃO EM QUE ERA FISCAL DA PREFEITURA</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/158/158_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO DOUTOR SILVIO JOAQUIM DA SILVA</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/159/159_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. EDSON ESAÚ DOS SANTOS, PELOS SERVIÇOS PRESTADOS A COMUNIDADE CACHOEIRA</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/160/160_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO JOVEM RICHARDSON RESEK SILVA, PELAS CONQUISTAS E VITÓRIAS QUE VEM ALCANÇANDO NO ÂMBITO PROFISSIONAL E SOCIAL</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/161/161_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. SILVIO RIBEIRO PIRES, POPULAR TITITO, PELOS ANOS QUE TRABALHOU COMO GUARDA RODOVIÁRIO FEDERAL APOSENTANDO-SE COMO INSPETOR DAQUELA INSTITUIÇÃO</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/162/162_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À MARIA ISABEL NEGREIROS DE PAIVA - D.BEBÉ, QUE COMPLETOU 80 ANOS DE EXISTÊNCIA, SÁBADO, 26/01/2002</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/163/163_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. JOÃO CÂNDIDO DA SILVA PELOS ANOS EM QUE ATUOU COMO VICE-PREFEITO E VEREADOR</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/164/164_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. SEBASTIÃO APARECIDO DOS SANTOS PELOS ANOS EM QUE ATUOU COMO PINTOR DA PREFEITURA</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/165/165_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SR. HEITOR JOSÉ DA SILVA PELOS ANOS EM QUE ATUOU COMO FISCAL GERAL DA PREFEITURA</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/166/166_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO SR. JOSÉ EXPEDITO DA SILVA E A SRA. DALILA BERNARDES, PELOS RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE DO BAIRRO DO RIBEIRÃO</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/167/167_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO SR. AUGUSTO CÉSAR LÉO DE SOUZA</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/168/168_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E GRATIDÃO AO SR. MAURO CELSO DA SILVA</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/169/169_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E GRATIDÃO AO SR. VITOR BRAZ DOS SANTOS</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/170/170_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO AO SR. JOSÉ RUSSANO JUNIOR, PELA SUA IDONEIDADE MORAL, GENEROSIDADE, IMPARCIALIDADE PARTIDÁRIA E RELEVANTES SERVIÇOS PRESTADOS A COMUNIDADE DE POUSO ALO</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/171/171_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR E GRATIDÃO AO SR. SILVIO MONTEIRO, PELA SUA DEDICAÇÃO E DISPONIBILIDADE COM QUE VEM ATUANDO NA ÁREA DE ESPORTE, EM ESPECIAL NO FUTEBOL</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/172/172_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. NILSON FONSECA, PELOS ANOS QUE ATUOU COMO VEREADOR</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/173/173_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE GRATIDÃO AO SR. JOSÉ PEDRO DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE DO "BAIRRO PESSEGUEIROS"</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/174/174_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO PELA COMEMORAÇÃO DOS 80 ANOS DE EXISTÊNCIA DE GUIOMAR CIMIRA PINTO</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/175/175_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO PELA SUPERLOTAÇÃO DOS ÔNIBUS ESCOLARES QUE TRAFEGAM NA BR 354, TRAZENDO RISCO DE VIDA AOS SEUS TRIPULANTES</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/176/176_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO PASTOR JOÃO BATISTA DE ARAÚJO, PELOS 5 ANOS DE SERVIÇOS PRESTADOS FRENTE À IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS DE POUSO ALTO</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/177/177_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO SR. MIGUEL JUNQUEIRA CARNEIRO PELOS RELEVANTES SERVIÇOS PRESTADOS NA COMUNIDADE DO BAIRRO PESSEGUEIROS</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/178/178_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO E APOIO AO SR. FRANCISCO BERNARDES LAGE PELOS RELEVANTES SERVIÇOS  PRESTADOS A NOSSA COMUNIDADE, COMO TÉCNICO ADMINISTRATIVO, CONTÁBIL E FINANCEIRO DE NOSSA PREFEITURA</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/179/179_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PROTESTO À CEMIG (COMPANHIA ENERGÉTICA DE MINAS GERAIS, EM VISTA DOS CONSTANTES EPISÓDIOS DE FALTA DE ENERGIA ELÉTRICA EM NOSSA CIDADE E REGIÃO</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/180/180_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO GRUPO TEATRAL SÃO FRANCISCO DE ASSIS PELOS RELEVANTES SERVIÇOS PRESTADOS A NOSSA COMUNIDADE, COM A REPRESENTAÇÃO AO QUADRO VIVO EM NOSSA SEMANA SANTA</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/181/181_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR E GRATIDÃO AO SR. CLÁUDIO JOSÉ VIANA, PELA IMPLANTAÇÃO DO CAMPO DE FUTEBOL NO BAIRRO TABOÃO</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/182/182_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO AO CONTADOR DESTA PREFEITURA MUNICIPAL, SR. LUIZ PAULO QUIRINO</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/183/183_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE RECONHECIMENTO AO OPERÁRIO FUTEBOL CLUBE DE POUSO ALTO, PELA CONQUISTA DE MAIS UM CAMPEONATO REGIONAL PARA O DESPORTO POUSO-ALTENSE </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/184/184_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SR. ROSALBO FRANCISCO BORTONI, POR SER DESTAQUE NA CRIAÇÃO DE CAVALOS MANGA LARGA MARCHADOR E POR LEVAR O NOME DO NOSSO MUNICÍPIO COM ESSA ATIVIDADE EM ÂMBITO NACIONAL</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/185/185_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO E APOIO AOS DIRIGENTES, COMISSÃO TÉCNICA E JOGADORES DA SELEÇÃO BRASILEIRA SUB 17, QUE NOS BRINDARAM COM SUA PRESENÇA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/186/186_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO AO ROUSSEALLI FERREIRA POR REPRESENTAR POUSO ALTO NA II MOSTRA DE ARTESÃOS NA CIDADE DE SÃO LOURENÇO</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/187/187_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO A EDMAR ÂNGELO, MAIS CONHECIDO COMO PAJÉ, POR REPRESENTAR POUSO ALTO NA II MOSTRA DE ARTESÃOS NA CIDADE DE SÃO LOURENÇO</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/188/188_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO A NELI PASSOS PINTO, POR REPRESENTAR POUSO ALTO NA II MOSTRA DE ARTESÃOS NA CIDADE DE SÃO LOURENÇO</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/189/189_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E GRATIDÃO AO SR. TOMAZ ANTÔNIO DE BIASI - MARTELO, QUE NA GESTÃO 1997/2000 FOI GESTOR DE SAÚDE EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/191/191_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO AO SR. MARCELINO ALEXANDRE, PRESIDENTE DA CÂMARA MUNICIPAL DE SÃO SEBASTIÃO DO RIO VERDE-MG</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/192/192_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO E GRATIDÃO AO GRANDE DESPORTISTA REGIONAL, PROFESSOR MARCELO SILVA REIS, MAIS CONHECIDO COMO TIM MAIA</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/193/193_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E GRATIDÃO A SELEÇÃO BRASILEIRA DE FUTEBOL, POR TER CONSEGUIDO NO JAPÃO, UM TÍTULO INÉDITO DE PENTA CAMPEÃO MUNDIAL DE FUTEBOL DE CAMPO</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/194/194_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E GRATIDÃO AO SR. UMBERTO DE CARVALHO VILELA, MAIS CONHECIDO COMO BETO, POR REPRESENTAR POUSO ALTO EM FEIRAS AGROPECUÁRIAS, EXPOSIÇÕES EM VÁRIOS ESTADOS DO BRASIL</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/195/195_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A SRA. MARIA HELENA BANIETTI, QUE NO MÊS DE AGOSTO/2002, ASSUMIU A GERÊNCIA DO BANCO BRADESCO, AGÊNCIA DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/196/196_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A SRA. NELMA MARIA RIBEIRO PIRES, QUE DESDE O MÊS DE MARÇO/2002, EXERCE A GERÊNCIA DO BANCOOB</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/197/197_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO E RECONHECIMENTO A APAE DE POUSO ALTO POR FAZER UMA BELÍSSIMA APRESENTAÇÃO NA COMEMORAÇÃO DO DIA 7 DE SETEMBRO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/198/198_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO A SRA. MARIA CLARA LUZ RIBEIRO, ATUAL DIRETORA DA APAE E UMA DINÂMICA COLABORADORA DAS AÇÕES SOCIAIS DE NOSSA COMUNIDADE</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/199/199_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO E GRATIDÃO A SRA. MARIA DO CARMO VIANA DA SILVA, DINÂMICA COLABORADORA DAS AÇÕES SOCIAIS DE NOSSA COMUNIDADE</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/200/200_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO E RECONHECIMENTO AO PASTOR RENATO DOS SANTOS COSTA, PELOS 2 ANOS QUE ESTÁ FRENTE A IGREJA DO EVANGELHO QUADRANGULAR PRESTANDO SEUS SERVIÇOS</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/201/201_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO E RECONHECIMENTO A ROSELI QUIRINO, PELA INCIATIVA DA ELABORAÇÃO DE TRABALHOS ENVOLVENDO AS FAMÍLIAS E RUAS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/202/202_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, AO SR. WALTER SANTAMA RANGEL, QUE NO DIA 14 DE OUTUBRO, ASSUMIU OS TRABALHOS A FRENTE DO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/203/203_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO, AO JOVEM E DINÂMICO WAGNER JOSÉ DE OLIVEIRA, PELO EXCELENTE TRABALHO REALIZADO JUNTO AS CRIANÇAS, JOVENS E ADOLESCENTES DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/204/204_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO, LOUVOR E GRATIDÃO AO SR. ADOLFO ARVELOS VIEIRA NETO, DINÂMICO COLABORADOR DAS AÇÕES SOCIAIS E ADMINISTRATIVAS DE NOSSA COMUNIDADE</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/205/205_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO, RECONHECIMENTO E GRATIDÃO AO SR. ARÃO AMÉRICO DE FREITAS, DINÂMICO COLABORADOR DAS AÇÕES SOCIAIS DO BAIRRO DA CACHOEIRA E DE NOSSA COMUNIDADE</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/206/206_texto_integral.pdf</t>
+    <t>http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO E GRATIDÃO AO JOVEM PAULO FRANCISCO DE ANDRADE, PELA SUA INCANSÁVEL E BRILHANTE PARTICIPAÇÃO EM TODAS ATIVIDADES REALIZADAS EM SEU BAIRRO, O SENGÓ, E DEMAIS BAIRROS DE NOSSO MUNICÍPIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1002,68 +1002,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/206/206_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pousoalto.mg.leg.br/media/./sapl/public/materialegislativa/2002/206/206_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>